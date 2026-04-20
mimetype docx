--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,51 +243,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 49, pp.9554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.49.9554⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -309,10674 +309,10653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements (2000-2015) entre Etretat et Le Tréport (Seine-Maritime, Normandie) avec une régression logistique binomiale spatiale orientée de panel</w:t>
+                <w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Carlos López Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Audard</w:t>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reboul</w:t>
+                <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Harish Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pensec</w:t>
+                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052035v1</w:t>
+                <w:t xml:space="preserve">irsn-04963241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of erosion monitoring of coastal chalk cliff faces at a seasonal frequency (2010−2021) using terrestrial lasergrammetry and photogrammetry (Varengeville-sur-Mer and Dieppe, Normandy, France): Technical evolution and main results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new automatic approach based on visible-thermal infrared data fusion to detect geological fracturation: the case of the Vaches Noires badland, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Zoé Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109738⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-025-02637-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045723v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
+                <w:t xml:space="preserve">Vers la détection semi-automatique de la répartition des falaises et des côtes rocheuses à l’échelle mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harish Selvam</w:t>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14mnx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04963241v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new automatic approach based on visible-thermal infrared data fusion to detect geological fracturation: the case of the Vaches Noires badland, Normandy, France</w:t>
+                <w:t xml:space="preserve">A decade of erosion monitoring of coastal chalk cliff faces at a seasonal frequency (2010−2021) using terrestrial lasergrammetry and photogrammetry (Varengeville-sur-Mer and Dieppe, Normandy, France): Technical evolution and main results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lambert</w:t>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mauget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-025-02637-1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 479, pp.109738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380396v1</w:t>
+                <w:t xml:space="preserve">hal-05045723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the geological and hydrogeological structure of chalk cliffs with visible, thermal infrared and electrical resistivity imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements (2000-2015) entre Etretat et Le Tréport (Seine-Maritime, Normandie) avec une régression logistique binomiale spatiale orientée de panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ledun</w:t>
+                <w:t xml:space="preserve">Cyril Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394033v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the geological and hydrogeological structure of chalk cliffs with visible, thermal infrared and electrical resistivity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kouah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Wautier</w:t>
+                <w:t xml:space="preserve">Cyril Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.130642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709639v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative modeling of landslides susceptibility at a meso-scale using frequency ratio and analytic hierarchy process models in geographic information system: the case of african alpine mountains (Rif, Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boukhres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bouchta El Fellah</w:t>
+                <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-022-01605-1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.109399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115835v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atoll islets reshaping processes induced by extreme cyclonic waves and calm weather. Evidence from two centuries of megablocks emergences and coral rubble displacements in Anaa, Rangiroa and Tikehau atolls (western Tuamotu archipelago - French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative modeling of landslides susceptibility at a meso-scale using frequency ratio and analytic hierarchy process models in geographic information system: the case of african alpine mountains (Rif, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boukhres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mastere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Canavesio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bouchta El Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107140⟩</w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.1949-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40808-022-01605-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198673v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic UAV study of coastal badlands supported by geophysical imaging in the context of accelerated erosion processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atoll islets reshaping processes induced by extreme cyclonic waves and calm weather. Evidence from two centuries of megablocks emergences and coral rubble displacements in Anaa, Rangiroa and Tikehau atolls (western Tuamotu archipelago - French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Canavesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (5), pp.1065-1082. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.107140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-022-02006-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099517v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone Structure-from-Motion Photogrammetry from a Boat for Coastal Cliff Face Monitoring Compared with Pléiades Tri-Stereoscopic Imagery and Unmanned Aerial System Imagery</w:t>
+                <w:t xml:space="preserve">Diachronic UAV study of coastal badlands supported by geophysical imaging in the context of accelerated erosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Bessin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15153824⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.1065-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-022-02006-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215075v1</w:t>
+                <w:t xml:space="preserve">hal-04099517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smartphone Structure-from-Motion Photogrammetry from a Boat for Coastal Cliff Face Monitoring Compared with Pléiades Tri-Stereoscopic Imagery and Unmanned Aerial System Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15153824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755837v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106516⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.108211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517455v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos López Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la réception sociale du recul stratégique face au risque de submersion marine en Camargue et en Normandie à travers une expérience simulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (3/4), pp.530-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.8639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03621434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris de Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636861v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions et représentations socio-spatiales des risques dans les communes multirisques : le cas de la place du risque d'inondation par la mer chez les habitants de Port-Gentil au Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Yembi-Yembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.38919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684625v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et représentations socio-spatiales des risques dans les communes multirisques : le cas de la place du risque d'inondation par la mer chez les habitants de Port-Gentil au Gabon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Yembi-Yembi</w:t>
+                <w:t xml:space="preserve">Seasonal activity quantification of coast badlands by TLS monitoring over five years at the “Vaches Noires” cliffs (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.38919⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 400, pp.108083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.108083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560431v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal activity quantification of coast badlands by TLS monitoring over five years at the “Vaches Noires” cliffs (Normandy, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la réalité virtuelle pour l’appropriation de l’aléa submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Maneuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.108083⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98-3/4, pp.514-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966508v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la réalité virtuelle pour l’appropriation de l’aléa submersion marine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8609⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004719v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional (3D) reconstructions of the coastal cliff face in Normandy (France) based on oblique Pléiades imagery: assessment of Ames Stereo Pipeline® (ASP®) and MicMac® processing chains</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2021.1892857⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191993v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution historique contemporaine de l’ensablement de la plateforme d’érosion du littoral à falaises de Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.189-204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/GEOMORPHOLOGIE.15684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/GEOMORPHOLOGIE.15684⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03958426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal chalk cliff retreat rates during the Holocene, inferred from submarine platform morphology and cosmogenic exposure along the Normandy coast (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Duguet</w:t>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duperret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 433, pp.106405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing atoll island physical robustness: application to Rangiroa Atoll, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indicateur de prédisposition au risque d’érosion côtière, application en Manche et en Vendée (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Juigner</w:t>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Morgane Audère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Audère</w:t>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.37114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03958476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional (3D) reconstructions of the coastal cliff face in Normandy (France) based on oblique Pléiades imagery: assessment of Ames Stereo Pipeline® (ASP®) and MicMac® processing chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (12), pp.4562-4582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2021.1892857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864255v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geological modelling of a coastal area: case study of the Vaches Noires Cliffs, Normandy, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The typology of slope slides of the cliff coast of Safi-Morocco, and the role of the clay layer in triggering failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Hassen</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10064-020-01955-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976124v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+                <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03041418v1</w:t>
+                <w:t xml:space="preserve">hal-02945316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling 2D Coastal Flooding at Fine-scale Over Vulnerable Lowlands using Satellite-derived Topobathymetry, Hydrodynamic and Overflow Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-205.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041414v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue carbon attenuation of future coastal risks related to extreme stream- and sea-water levels: the high-resolution 2D simulation as a management tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collin</w:t>
+                <w:t xml:space="preserve">Taking control of human-induced destabilisation of atoll islands: lessons learnt from the Tuamotu Archipelago, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée James</w:t>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pastol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigacion Marina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.569-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-019-00722-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378923v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The typology of slope slides of the cliff coast of Safi-Morocco, and the role of the clay layer in triggering failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+                <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103878⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582956v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blue carbon attenuation of future coastal risks related to extreme stream- and sea-water levels: the high-resolution 2D simulation as a management tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pastol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigacion Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.47-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945316v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling 2D Coastal Flooding at Fine-scale Over Vulnerable Lowlands using Satellite-derived Topobathymetry, Hydrodynamic and Overflow Simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">3D geological modelling of a coastal area: case study of the Vaches Noires Cliffs, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-205.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10064-020-01955-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746118v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking control of human-induced destabilisation of atoll islands: lessons learnt from the Tuamotu Archipelago, French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Stahl</w:t>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-019-00722-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274855v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.227-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02156610v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement potential and constraints on the Lower Médoc coastline: results of the LITAQ project and considerations on coastal palaeo-risks in protohistoric times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11228⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968991v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Compain</w:t>
+                <w:t xml:space="preserve">Settlement potential and constraints on the Lower Médoc coastline: results of the LITAQ project and considerations on coastal palaeo-risks in protohistoric times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.46-60. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280608v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and quantification of potential consequences in multirisk coastal context at different spatial scales (Normandy, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-019-03763-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272086v1</w:t>
+                <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene coastal changes along the Gironde estuary (SW France): new insights from the North Médoc peninsula beach/dune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.47-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.11172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Analysis and quantification of potential consequences in multirisk coastal context at different spatial scales (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.637-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-019-03763-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276909v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067558v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 335, pp.76-91. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.10-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051396v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraglacial coasts responses to glacier retreat and associated shifts in river floodplains over decadal timescales (1966-2016), Kongsfjorden, Svalbard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+                <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.3149⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 335, pp.76-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869431v1</w:t>
+                <w:t xml:space="preserve">hal-02051396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">Paraglacial coasts responses to glacier retreat and associated shifts in river floodplains over decadal timescales (1966-2016), Kongsfjorden, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourriquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (11), pp.4173-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647588v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stages of sedimentary infilling in a hypertidal bay using a combination of sedimentological, morphological and dynamic criteria (Bay of Somme, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Druine</w:t>
+                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2017.1389663⟩</w:t>
+              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4), pp.457-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119165v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in irradiated p-on-n silicon sensors at fluences anticipated at the HL-LHC outer tracker</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Fruehwirth</w:t>
+                <w:t xml:space="preserve">Stages of sedimentary infilling in a hypertidal bay using a combination of sedimentological, morphological and dynamic criteria (Bay of Somme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Druine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/04/P04023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2017.1389663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01326320v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D diamond detector for particle tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Artuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bachmair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bäni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bartosik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 824, pp.402-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2015.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01322643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological and marine conditions leading to coastal flooding along the French coast of the Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.41-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2016017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+                <w:t xml:space="preserve">Trapping in irradiated p-on-n silicon sensors at fluences anticipated at the HL-LHC outer tracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fruehwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.P04023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/04/P04023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01143688v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01326320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (4), pp.509 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143590v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and empirical analyses of the triggers of coastal chalk cliff failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3741⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148291v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550540v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Statistical and empirical analyses of the triggers of coastal chalk cliff failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Coinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (10), pp.1371-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070420v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retreat rates, modalities and agents responsible for erosion along the coastal chalk cliffs of Upper Normandy: the contribution of terrestrial laser scanning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 245, pp.3-14. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148294v1</w:t>
+                <w:t xml:space="preserve">hal-02070420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Carrea</w:t>
+                <w:t xml:space="preserve">Retreat rates, modalities and agents responsible for erosion along the coastal chalk cliffs of Upper Normandy: the contribution of terrestrial laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 245, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101907v1</w:t>
+                <w:t xml:space="preserve">hal-01148294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of coastal chalk cliff falls in Upper Normandy (France) from Veules-les-Roses to Le Treport (2002-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (3), pp.335-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.24.335-354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Derron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.403-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925857v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les submersions marines en Manche orientale : approche inductive et naturaliste pour la caractérisation des facteurs responsables des inondations par la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.31-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/climatologie.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and example from the English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Duperret</w:t>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.027⟩</w:t>
+              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677267v2</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects météo-marins de la tempête du 10 mars 2008 en Atlantique et en Manche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and example from the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rudy Magne</w:t>
+                <w:t xml:space="preserve">H. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534426v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan sédimentaire de la tempête du 10 mars 2008 sur un secteur protégé mais en érosion à Noirmoutier (Vendée, France) : le cas de la dune et de la plage des Éloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des tempêtes sur une plage aménagée et à forte protection côtière : la plage des Éloux (côte de Noirmoutier, Vendée, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (215), pp.101-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.3289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite histoire des variations du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Y a-t-il de l'eau partout dans l'Univers, pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les submersions de tempête de la nuit du 10 au 11 mars 2008 sur la côte d'Albâtre (Haute-Normandie, France) : détermination météo-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (215), pp. 115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current inputs of continental sediment to the English Channel and its beaches: A case study of the cliffs and littoral rivers of the Western Paris Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Aspects météo-marins de la tempête du 10 mars 2008 en Atlantique et en Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lequien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 215, pp.11-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488907v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sand content and cross-shore transport on the morphodynamics of macrotidal gravel beaches (Haute-Normandie, English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current inputs of continental sediment to the English Channel and its beaches: A case study of the cliffs and littoral rivers of the Western Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levoy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Suppl.-Vol 3 (52), pp. 41-62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, suppl 52 (3), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531774v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque naturel sur le littoral haut-normand</w:t>
+                <w:t xml:space="preserve">Impact of sand content and cross-shore transport on the morphodynamics of macrotidal gravel beaches (Haute-Normandie, English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de St-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (N° spécial "La côte d'Albâtre, usages et images"), pp.10-20</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Suppl.-Vol 3 (52), pp. 41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794552v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and shaping processes of chalk shore platforms of the English Channel coasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114, pp.61-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood threat anomaly for the low coastal areas of the English Channel based on analysis of recent characteristic flood occurrences.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pirazzoli</w:t>
+                <w:t xml:space="preserve">fronts froids et submersions de tempêtes dans le nord-ouest de la France : le cas des inondations par la mer entre l'estuaire de la Seine et de la Somme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Dornbusch</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57, pp.501-510</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp. 37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532588v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fronts froids et submersions de tempêtes dans le nord-ouest de la France : le cas des inondations par la mer entre l'estuaire de la Seine et de la Somme.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Caspar</w:t>
+                <w:t xml:space="preserve">Flood threat anomaly for the low coastal areas of the English Channel based on analysis of recent characteristic flood occurrences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Jacob</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp. 37-47</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57, pp.501-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532595v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The western lagoon marshes of the Ria Formosa (Southern Portugal): sediment-vegetation dynamics, long-term to short-term changes and perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le risque naturel sur le littoral haut-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (3), pp.363-384</w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (N° spécial "La côte d'Albâtre, usages et images"), pp.10-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878166v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rates and patterns of downwearing of chalk shore platforms of the Channel: comparisons between France and England.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144, pp.93-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retreat of Chalk cliffs in the eastern English Channel during the last century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B.G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp. 71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The retreat of the chalk cliffs of the Pays de Caux (France): erosion processes and patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, supplément n° 144, pp.183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00072406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The retreat of chalk cliffs of the Pays de Caux (France) : determination of erosion processes and quantification of evolution rhythms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Suppl.-Vol. 144, pp. 183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gravel beaches of north-west France and their contribution to the dynamic of the coastal cliff-shore platform system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144, pp.199-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent evolution of surge-related events and assessment of coastal-flooding risk on the eastern coasts of the English channel.</w:t>
+                <w:t xml:space="preserve">The retreat of the chalk cliffs of the Pays de Caux (France): erosion processes and patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pirazzoli</w:t>
+                <w:t xml:space="preserve">Yannick Lageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tomasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56, pp. 498-512</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144, pp.183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532618v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de répartition des entonnoirs de dissolution dans les craies du littoral du Nord-Ouest du Bassin de Paris.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent evolution of surge-related events and assessment of coastal-flooding risk on the eastern coasts of the English channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tomasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50, pp. 95-116</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp. 498-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532611v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rates and patterns of downwearing of chalk shore platforms of the Channel between France and England.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Suppl.-Vol. 144, pp. 93-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The retreat of the chalk cliffs of the Pays de Caux (France): erosion processes and patterns.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs de répartition des entonnoirs de dissolution dans les craies du littoral du Nord-Ouest du Bassin de Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 144, pp.183-197</w:t>
+              <w:t xml:space="preserve">, 2006, 50, pp. 95-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280224v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'approche systémique et pluridisciplinaire dans l'étude du domaine littoral et marin de la Seine-Maritime (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The western lagoon marshes of the Ria Formosa (Southern Portugal): sediment-vegetation dynamics, long-term to short-term changes and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Latteux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 196 2005, pp.91-108</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3), pp.363-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162847v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrages transversaux portuaires et impacts hydrosédimentaires à Dieppe</w:t>
+                <w:t xml:space="preserve">Apport de l'approche systémique et pluridisciplinaire dans l'étude du domaine littoral et marin de la Seine-Maritime (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Augris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Latteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, sept. 2004 (3), pp. 321-333</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 196 2005, pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283487v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouvrages transversaux portuaires et impacts hydrosédimentaires à Dieppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, sept. 2004 (3), pp. 321-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878189v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la variabilité spatiale du recul des falaises crayeuses du nord-ouest du Bassin de Paris. L'exemple du littoral haut-normand (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10995,825 +10974,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Dynamique des marais d'arrière-barrière associée à la passe de Barra Nova (Ria Formosa, Portugal méridional)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (3), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861541v1</w:t>
+                <w:t xml:space="preserve">hal-00283635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des marais d'arrière-barrière associée à la passe de Barra Nova (Ria Formosa, Portugal méridional)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00283635v1</w:t>
+                <w:t xml:space="preserve">hal-00861541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recul des falaises crayeuses du Pays de Caux : détermination des processus d'érosion et quantification des rythmes d'évolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lageat</w:t>
+                <w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01673509v1</w:t>
+                <w:t xml:space="preserve">hal-00878189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral haut-normand et picard : une gestion concertée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recul des falaises crayeuses du Pays de Caux : détermination des processus d'érosion et quantification des rythmes d'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Di-Nocera</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Plessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (2), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794654v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédimentologie des plages de galets des côtes françaises de la Manche : application à la défense contre la mer</w:t>
+                <w:t xml:space="preserve">Le littoral haut-normand et picard : une gestion concertée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di-Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 618, pp.117-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794661v1</w:t>
+                <w:t xml:space="preserve">hal-00794654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elévation du niveau marin et stratégies de réponse : le cas du littoral normano-picard</w:t>
+                <w:t xml:space="preserve">Sédimentologie des plages de galets des côtes françaises de la Manche : application à la défense contre la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74 (1/99), pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geoca.1999.4927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794663v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elévation du niveau marin et stratégies de réponse : le cas du littoral normano-picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 600, pp.179-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des villes côtières de Haute-Normandie et de Picardie face à l'élévation du niveau marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1995/1-2, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11823,5410 +11927,5423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondations par remontée de nappe dans les territoires agricoles côtiers : contribution d'un dispositif de suivi multi-sources en Normandie occidentale (Le Havre de Lessay et la Côte des Isles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025 - Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements en Seine-Maritime (2000-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les seizièmes rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin : quelle agriculture pour demain ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Mesnage</w:t>
+                <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain-Gaël Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de l'Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Apr 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference Association People-Environment Studies, Jul 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073962v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Chesterman</w:t>
+                <w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin : quelle agriculture pour demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference Association People-Environment Studies, Jul 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4ème Journée de l'Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Apr 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648575v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de l'agriculture littorale normande face à l'élévation du niveau marin : le Havre de Lessay, un site laboratoire pour le suivi des aléas hydrogéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’Eau (DSSE) - Bordeaux, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux; Université Bordeaux Montaigne; INRAE, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394089v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394304v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation scientifique de la SFR 4223 – MER LItorral Normand (MERLIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR 4223 – MER LItorral Normand (MERLIN), Dec 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of saltwater wedge under the chalk cliffs of Sainte-Marguerite-sur-Mer (Normandy, France) using optical and geophysical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sanding-up of the Seine-Maritime intertidal area (Normandy, France): towards a high frequency monitoring using satellite image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucomare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrogéologique d'un glissement de terrain côtier par approche multi-géophysique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détecter le processus de dépoldérisation par l'observation satellite à très haute résolution temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Durozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenal Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (visioconférence), France</w:t>
+              <w:t xml:space="preserve">SAGEO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184157v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">TOWARDS 3D MAPPING OF SEAGRASS MEADOWS WITH TOPO-BATHYMETRIC LIDAR FULL WAVEFORM PROCESSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pastol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
+              <w:t xml:space="preserve">IEEE IGARSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Brussels (virtual conference), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165186v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587999v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin François</w:t>
+                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587891v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecter le processus de dépoldérisation par l'observation satellite à très haute résolution temporelle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414827v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS 3D MAPPING OF SEAGRASS MEADOWS WITH TOPO-BATHYMETRIC LIDAR FULL WAVEFORM PROCESSING</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : vers une méthodologie de suivi haute fréquence par analyse d’images satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Brussels (virtual conference), Belgium</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279007v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage comparé des sources des sables littoraux par l'analyse élémentaire de fractions granulométriques : application au littoral de Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestin Desgué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : vers une méthodologie de suivi haute fréquence par analyse d’images satellite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ensablement de la plate-forme d'érosion marine du littoral à falaises de Seine-Maritime : analyse historique et origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601538v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensablement de la plate-forme d'érosion marine du littoral à falaises de Seine-Maritime : analyse historique et origine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Caractérisation hydrogéologique d'un glissement de terrain côtier par approche multi-géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587875v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480764v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation des connaissances nationales sur le trait de côte et son évolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Deniaud</w:t>
+                <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03160683v1</w:t>
+                <w:t xml:space="preserve">hal-03201313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+                <w:t xml:space="preserve">Consolidation des connaissances nationales sur le trait de côte et son évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.761-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03201313v1</w:t>
+                <w:t xml:space="preserve">hal-03160683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire « Erosion littorale et données spatiales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601522v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Nabucet</w:t>
+                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Erosion littorale et données spatiales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440131v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’intérêt de la réalité virtuelle comme outil de communication auprès des élus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque : Gestion intégrée du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864052v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in coastal erosion monitoring at the European scale: The Space for Shore comprehensive solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stelzer K.</w:t>
+                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Explorer-9 User Consultation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285823v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Jabbar</w:t>
+                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REFMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283683v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-based and in-situ observing systems for monitoring coastal zone changes of the Atlantic region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantic from Space Workshop - Keynote ESA (European Space Agency)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283700v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuser la connaissance scientifique – illustration au travers de projets menés en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la Stratégie Nationale de gestion Intégrée du Trait de Côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuser la connaissance scientifique – illustration au travers de projets menés en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Stratégie Nationale de gestion Intégrée du Trait de Côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dieppe, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285782v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480864v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derya Dilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque REFMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178834v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derya Dilmen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chai Heng</w:t>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REFMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285777v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Balouin</w:t>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324658v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque REFMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480910v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481668v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intérêt de la réalité virtuelle comme outil de communication auprès des élus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-based and in-situ observing systems for monitoring coastal zone changes of the Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Gestion intégrée du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Atlantic from Space Workshop - Keynote ESA (European Space Agency)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283704v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480921v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283063v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Jabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque REFMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285773v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">New trends in coastal erosion monitoring at the European scale: The Space for Shore comprehensive solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafon V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Dehouck A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalousi G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelzer K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Earth Explorer-9 User Consultation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324896v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current practices and potential improvements in shoreline change studies supporting sea level rise and coastal adaptation in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Desmazes</w:t>
+                <w:t xml:space="preserve">Rocky coasts evolution on the Brøgger peninsula (Spitsbergen): control and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourriquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5th European Conference On Permafrost (EUCOP5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. pp. 794-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714670v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
               </w:r>
@@ -17238,77 +17355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
@@ -17337,90 +17454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17456,8521 +17573,8508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocky coasts evolution on the Brøgger peninsula (Spitsbergen): control and variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Ce que les littoraux du Spitsberg nous disent du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference On Permafrost (EUCOP5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. pp. 794-795</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840237v1</w:t>
+                <w:t xml:space="preserve">hal-01890174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les littoraux du Spitsberg nous disent du changement climatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+                <w:t xml:space="preserve">Current practices and potential improvements in shoreline change studies supporting sea level rise and coastal adaptation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890174v1</w:t>
+                <w:t xml:space="preserve">hal-01714670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des littoraux meubles de la presqu’île de Brøgger, Spitsberg, dans un contexte de changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPT ENSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre marées et marais : retracer l'histoire du littoral du Médoc (Gironde, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520958v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Entre marées et marais : retracer l'histoire du littoral du Médoc (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653977v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Druine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in Kongsfjorden (western Spitsbergen, Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International conference on Permafrost, Postdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17600/14011800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels érosif et submersif en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du Réseau d'Observation du Littoral Normand et Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, May 2015, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP0189 High Grade Salivary Gland Involvement, Assessed by Histology or Ultrasonography, Is Associated with a Poor Response to Rituximab in Primary Sjögren's Syndrome Patients: Figure 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcorelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-eular.4156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal flooding hazard mapping in Normandy: dynamic and static method comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-French Forum for Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Morphological evolution of intertidal dunes during a spring-neap cycle, in macrotidal estuarine environment (Baie de Somme, Eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Photogrammétrie et Imagerie 3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148952v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological evolution of intertidal dunes during a spring-neap cycle, in macrotidal estuarine environment (Baie de Somme, Eastern English Channel)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Photogrammétrie et Imagerie 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435133v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les facteurs à l'origine des submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de climatologie 2014, " Les extrêmes du temps et du climat ". Comité National Français de Géographie, Commission " Climat et Société "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959762v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Chevalier</w:t>
+                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122003v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs à l'origine des submersions marines en Manche centrale et orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de climatologie 2014, " Les extrêmes du temps et du climat ". Comité National Français de Géographie, Commission " Climat et Société "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959763v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982402v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022782v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le littoral de la Côte d'Albâtre : recul des falaises et submersions de tempête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
+              <w:t xml:space="preserve">Académie des Sciences, Belles-Lettres et Arts de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés Savantes, Apr 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122316v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Chevalier</w:t>
+                <w:t xml:space="preserve">Rockfall Detection and Landslide Monitoring Ability of Boat- based Mobile Laser Scanning along Dieppe Coastal Cliffs (Upper Normandy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Vertical Geology Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lausanne, Switzerland, Feb 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121999v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral de la Côte d'Albâtre : recul des falaises et submersions de tempête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie des Sciences, Belles-Lettres et Arts de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociétés Savantes, Apr 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122330v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall Detection and Landslide Monitoring Ability of Boat- based Mobile Laser Scanning along Dieppe Coastal Cliffs (Upper Normandy, France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Carrea</w:t>
+                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical Geology Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lausanne, Switzerland, Feb 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122007v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150340v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond sensors for energy frontier experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological changes and dynamics of comet-tails in the Molène archipelago (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Vertex Detectors, Vertex 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lake Starnberg, Germany</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844705v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments – A EUR-OPA Major Hazards Agreement Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological changes and dynamics of comet-tails in the Molène archipelago (Brittany, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diamond sensors for energy frontier experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schnetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristinziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hügging</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd International Workshop on Vertex Detectors, Vertex 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lake Starnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122033v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infilling dynamics of estuaries in a macrotidal context: an integrated pluridisciplinary approach in the Baie de Somme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maspataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées UOF-EUCC « Risques côtiers liés aux changements globaux ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lissak</w:t>
+                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122076v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le risque d’érosion et de submersion de tempête : état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6ièmes Rencontres « géographes et assureurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAIF, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148924v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque d’érosion et de submersion de tempête : état des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ièmes Rencontres « géographes et assureurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MAIF, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122338v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and examples from the English Channel and Korea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-S. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694304v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of Coastal Chalk Cliff Falls in Upper Normandy (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le littoral : Dynamiques et risques induits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taza GIS-Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Fès, Morocco. 6 p</w:t>
+              <w:t xml:space="preserve">« Vivre sur le Rivage ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie (France), Jun 2011, Barneville-Carteret, France. pp.ISSN 1964-8995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709643v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral : Dynamiques et risques induits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Vivre sur le Rivage ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Géographie (France), Jun 2011, Barneville-Carteret, France. pp.ISSN 1964-8995</w:t>
+              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122487v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mer est notre futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
+              <w:t xml:space="preserve">1ère conférence annuelle des politiques maritimes en Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150362v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709672v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794603v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer est notre futur</w:t>
+                <w:t xml:space="preserve">Le littoral à falaises crayeuses de Seine-Maritime : un littoral exceptionnel mais pas unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence annuelle des politiques maritimes en Basse-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée consacrée à l'inscription des falaises cauchoises au patrimoine Mondial de l'UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794607v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral à falaises crayeuses de Seine-Maritime : un littoral exceptionnel mais pas unique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée consacrée à l'inscription des falaises cauchoises au patrimoine Mondial de l'UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794612v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709730v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
+              <w:t xml:space="preserve">IV Convegno Nazionale AIGeo - La Geomorfologia del nuovo millennio tra cambiamenti climatici, velocità dei processi ed eventi estremi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo Geologico Gemmellaro, Università degli Studi di Palermo, Oct 2012, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739290v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis of Coastal Chalk Cliff Falls in Upper Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
+              <w:t xml:space="preserve">Taza GIS-Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Fès, Morocco. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709654v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Convegno Nazionale AIGeo - La Geomorfologia del nuovo millennio tra cambiamenti climatici, velocità dei processi ed eventi estremi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museo Geologico Gemmellaro, Università degli Studi di Palermo, Oct 2012, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109854v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le littoral bas-normand face aux enjeux du changement climatique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability and holistic assessment of technologies and biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 4ième assises régionales du développement durable en Basse-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil régional de Basse-Normandie, Nov 2011, Caen, France</w:t>
+              <w:t xml:space="preserve">ENSSER Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122491v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coastal hazard assessment and risk management in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Doctorants de l'UMR Littoral Environnement Télédétection Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">FORM-OSE Post-graduate Training School "Coastal hazard assessment and risk management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150358v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and holistic assessment of technologies and biotechnologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Tempêtes et forçages météo-marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSSER Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France</w:t>
+              <w:t xml:space="preserve">Comité de pilotage du programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Agon-Coutainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794597v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempêtes et forçages météo-marins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage du programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Agon-Coutainville, France</w:t>
+              <w:t xml:space="preserve">Séminaire des Doctorants de l'UMR Littoral Environnement Télédétection Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155299v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal hazard assessment and risk management in Upper Normandy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le littoral bas-normand face aux enjeux du changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORM-OSE Post-graduate Training School "Coastal hazard assessment and risk management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
+              <w:t xml:space="preserve">Les 4ième assises régionales du développement durable en Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil régional de Basse-Normandie, Nov 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150360v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
+              <w:t xml:space="preserve">Séminaire du LERN (Laboratoire Environnement Ressources de Normandie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Port-en-Bessin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697841v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LERN (Laboratoire Environnement Ressources de Normandie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Port-en-Bessin, France</w:t>
+              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150354v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des falaises et versants littoraux en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Observatoires du Trait de Côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de circulation atmosphérique à l’origine des vents forts d’ouest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le littoral, une réalité complexe. Caractéristiques géomorphologiques du littoral, les processus côtiers, la mobilité du trait de côte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint-Malo-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">Journée d’information technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Ecologie, de l’Energie, du Développement durable et de la mer, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155328v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le littoral, une réalité complexe. Caractéristiques géomorphologiques du littoral, les processus côtiers, la mobilité du trait de côte »</w:t>
+                <w:t xml:space="preserve">« Variations du niveau de la mer et l’impact du changement climatique ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l’Ecologie, de l’Energie, du Développement durable et de la mer, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122495v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variations du niveau de la mer et l’impact du changement climatique ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’information technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Ecologie, de l’Energie, du Développement durable et de la mer, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122500v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Long-term sea-cliff retreat rate recorded by 10Be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155360v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term sea-cliff retreat rate recorded by 10Be</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">10b History of cliff retreat : theory and example from the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Portland, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794737v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10b History of cliff retreat : theory and example from the English Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Duperret</w:t>
+                <w:t xml:space="preserve">Les types de circulation atmosphérique à l’origine des vents forts d’ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4025-1</w:t>
+              <w:t xml:space="preserve">Programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Malo-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533845v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological coastal effects of climate change along Channel shoreline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Zêzere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European and Mediterranean Workshop 'Climate Change Impact on Water-Related and MArine Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Murcie, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk management and mitigation of coastal landslides in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Land management and protection : experiences and perpectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological response of the Noirmoutier Island to sea-level rise and anthropic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMECS 8 - International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-shore and longshore of tracer pebbles on a macrotidal mixed sediment beach, Somme Estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Sediment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalities of surge-peak propagation and increase on the coats of the English Channel : a complex meteo-marine phenomenon liable to produce heavy damages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pirazzoli</w:t>
+                <w:t xml:space="preserve">Contribution à la mise au point d'outils d'aide à la décision dans le processus de gestion intégrée de la zone côtière : présentation de quelques propositions de démarche et de réalisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cotonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA et IGCP "Late quaternary Coastal Changes, Sea Level, Sedimentary Forcing and Anthropogenic Impacts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Prospective du littoral, prospectives pour le littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794771v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la mise au point d'outils d'aide à la décision dans le processus de gestion intégrée de la zone côtière : présentation de quelques propositions de démarche et de réalisation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le risque de submersion de tempête en Manche orientale : analyse météo-marine sur la période historique récente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Fattal</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective du littoral, prospectives pour le littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. à paraître</w:t>
+              <w:t xml:space="preserve">colloque international de fin de programme Interreg 3a « Plages à risques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rouen, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071018v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque de submersion de tempête en Manche orientale : analyse météo-marine sur la période historique récente.</w:t>
+                <w:t xml:space="preserve">The impact of the sand on the morpho-sedimentary beach gravel finctioning (Haute-Normandy, East Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de fin de programme Interreg 3a « Plages à risques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rouen, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155199v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the sand on the morpho-sedimentary beach gravel finctioning (Haute-Normandy, East Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalities of surge-peak propagation and increase on the coats of the English Channel : a complex meteo-marine phenomenon liable to produce heavy damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">INQUA et IGCP "Late quaternary Coastal Changes, Sea Level, Sedimentary Forcing and Anthropogenic Impacts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794760v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pirazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale : analyse météo-marine sur la période historique récente.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Caen, France. pp. 277-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des modifications des fonds marins à partir de méthodes acoustiques. Exemple au large de Dieppe (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Latteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international du programme Eurosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Brussels, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités du recul des falaises du Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Plessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology, from expert opinion to modelling, A tribute to Professor Jean-Claude Flageollet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Maquaire; Daniel Delahaye; Franck Levoy, Apr 2002, Strasbourg, France. pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification par analyse photogrammétrique du recul des falaises et des apports en galets corrélatifs (Haute-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Geomorphology : from Expert opinion to Modelling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25980,1832 +26084,1832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution diachronique à haute fréquence et haute résolution du recul de la falaise de Sainte-Marguerite-sur-Mer (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues - JJG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFHY3GEO French Regional project Detection and Study of Fracturing by HYdrological, GEOmorphodynamic, geological and geophysical approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la vulnérabilité de l’agriculture littorale normande face aux aléas hydrogéologiques : premiers résultats et exemple du Havre de Lessay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polder2C's Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2024 - Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394357v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la vulnérabilité de l’agriculture littorale normande face aux aléas hydrogéologiques : premiers résultats et exemple du Havre de Lessay</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEFHY3GEO French Regional project Detection and Study of Fracturing by HYdrological, GEOmorphodynamic, geological and geophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sadaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2024 - Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Polder2C's Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127927v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach (Villerville, Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-instrumental geophysics to determine the hydromechanical functioning of a deep-seated coastal landslide (Cirque des Graves, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : évolution diachronique historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal rock strength to marine and terrestrial weathering on the Brøgger Peninsula (Spitsbergen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Permafrost (EUCOP 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mercier Denis</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Svalbard International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499177v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svalbard International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">Svalbard Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306372v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Mercier</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svalbard Science Conference</w:t>
+              <w:t xml:space="preserve">Svalbard International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631227v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CROCO-DYL : Dynamique des côtes rocheuses : Quantification du recul littoral court/long terme et étude comparée de côtes granitiques et crayeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inshore analyse of the morphostructural evolution of the coastal cliffs of Bessin, Basse-Normandie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vioget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Derron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term survey of comet-tails in Molène archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of triggering factors of coastal chalk cliff collapses in Upper Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27815,2016 +27919,2016 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie de suivi du littoral : des levés topo-bathymétriques au service des acteurs du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Lopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP Editions, 176 p., 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral de la Manche : une variété de paysages dynamiques et fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP Editions, 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hydro-sedimentary system of the Upper-Normandy coast: synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maanan, M.; Robin, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment fluxes in Coastal Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science, pp.121-147, 2015, 978-94-017-9260-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spits on the French atlantic and channel coasts: morphological behaviour and present management policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Musereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Randazzo G. Jackson D Cooper A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sand and gravel spits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer, 2015, Coastal resaerch library, 9783319137155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements de la surface des mers et des océans et conséquences à l’interface Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Escach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, p. 102-133, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rock coast of continental Europe in the Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Gómez-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Pérez-Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Blanco-Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D.M. Kennedy, W.J. Stephenson &amp; L.A. Naylor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Coast Geomorphology: A Global Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), The Geological Society, pp.77-88, 2014, 9781862396845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/M40.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie des littoraux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.65-77, 2013, Sciences Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High Normandy chalk cliffs: an inspiring geomorphosite for painters and novelists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Fort; Marie-Françoise André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landforms and Landscapes of France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science, pp.29-39, 2013, 978-94-007-7021-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux et l'élévation du niveau des mers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géomorphologie et risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Goslin</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mercier, Denis. </w:t>
+              <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.143-156, 2013, Sciences Sup., 978-2-10-058804-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dunod, pp.173-186, 2013, Sciences Sup</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.merci.2013.01.0143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00794629v1</w:t>
+                <w:t xml:space="preserve">hal-00794634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et risques naturels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Les littoraux et l'élévation du niveau des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vinet</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod. </w:t>
+              <w:t xml:space="preserve">Mercier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.173-186, 2013, Sciences Sup</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dunod, pp.143-156, 2013, Sciences Sup., 978-2-10-058804-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.merci.2013.01.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794634v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et processus littoraux.</w:t>
+                <w:t xml:space="preserve">Le recul des falaises crayeuses de Haute-Normandie : Du refus radical au déplacement des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Union des océanographes de France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide national de gestion des littoraux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">De la connaissance des systèmes littoraux à la gestion intégrée des zones côtières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les ateliers de l'European Union of Coastal Conservation (EUCC), pp.68-81, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121060v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recul des falaises crayeuses de Haute-Normandie : Du refus radical au déplacement des populations</w:t>
+                <w:t xml:space="preserve">Formes et processus littoraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la connaissance des systèmes littoraux à la gestion intégrée des zones côtières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les ateliers de l'European Union of Coastal Conservation (EUCC), pp.68-81, 2010</w:t>
+              <w:t xml:space="preserve">Guide national de gestion des littoraux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794644v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une quantification du budget sédimentaire des plages de galets du littoral haut normand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage au Pr. Alain Godard : « Du continent au bassin versant. Théories et pratiques en géographie physique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 457-468, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la quantification du budget sédimentaire des plages de galets du littoral haut-normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Alain Godard, Du continent au bassin versant : théories et pratiques en géographie physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p. 467-478, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00073015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification by photogrammetric analysis of the normandy and picardy rocky coast dynamic (Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Di-Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mortimore R.N. &amp; Duperret A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal chalk cliff instability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society London, pp.139-148, 2004, Engineering Géology Special Publications, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'aide à la gestion environnementale : la spatio-carte des marais littoraux de la Ria Formosa (Algarve, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 6èmes Journées Cassini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brest, pp.451-458, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29834,1171 +29938,1171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Outre-Mer français face au défi de l'adaptation au changement climatique : l'exemple de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des littoraux.</w:t>
+                <w:t xml:space="preserve">: La réalité virtuelle comme outil de communication auprès des élus. Les projets REV-RAIV-Cot (Région et Fondation de France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283715v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">: La réalité virtuelle comme outil de communication auprès des élus. Les projets REV-RAIV-Cot (Région et Fondation de France)</w:t>
+                <w:t xml:space="preserve">Impacts du changement climatique sur les littoraux et intérêt de la réalité virtuelle comme outil de communication grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283717v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur les littoraux et intérêt de la réalité virtuelle comme outil de communication grand public</w:t>
+                <w:t xml:space="preserve">L’ensablement du littoral de Seine Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283725v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ensablement du littoral de Seine Maritime</w:t>
+                <w:t xml:space="preserve">La gestion des littoraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283713v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission d'information sur la gestion des événements climatiques majeurs dans les zones littorales de l'hexagone et des Outre-mer</w:t>
+                <w:t xml:space="preserve">Le littoral normand face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283802v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral normand face au changement climatique</w:t>
+                <w:t xml:space="preserve">Mission d'information sur la gestion des événements climatiques majeurs dans les zones littorales de l'hexagone et des Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283786v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau d’observation du littoral Normand et des Hauts de France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les connaissances scientifiques aujourd’hui et demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.116-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«L’érosion du littoral normand »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions météo-marines responsables des submersions marines en Manche orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçages météo-marins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi les falaises reculent-elles ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaches At Risk, Rapport final du programme européen INTERREG 3 a phase 2, in rapport final Université du Littoral de la côte d'Opale. 57 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des opérations de dragage au droit des jetées du port de Dieppe .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31008,791 +31112,791 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Agir autrement » Guide pour co-construire des trajectoires d’adaptation des territoires littoraux, Rapport Projet Trajectoires Fondations de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEE-M. Centre d'Economie de l'Environnement - Montpellier; Fondation de France; Plan Littoral Méditerranée; GIP Littoral. 2025, 138 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIRACLES Neo report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">RICOCHET : Évaluation multirisques de territoires côtiers en contexte de changement global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2022</w:t>
+              <w:t xml:space="preserve">Université Caen Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411882v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET : Évaluation multirisques de territoires côtiers en contexte de changement global</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HIRACLES Neo report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Caen Normandie. 2022</w:t>
+              <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411868v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin d’activité du projet EROFALITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de la France au XXIe siècle. Vol 5 : Changement climatique et niveau de la mer : de la planète aux côtes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2015, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de 2012 issus du suivi des falaises par l’association ESTRAN pour l’agglomération de Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Normandie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de 2010 issus du suivi des falaises par l’association ESTRAN pour l’agglomération de Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Caen Normandie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId692"/>
+      <w:footerReference w:type="default" r:id="rId695"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31860,51 +31964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52B4A11E"/>
+    <w:nsid w:val="9CC351E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32091,51 +32195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9347-3920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096705426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9554" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109738" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ledun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-022-02006-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vassilakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15153824" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Monfort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Yembi-Yembi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38919" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04966508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maneuvrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8609" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/GEOMORPHOLOGIE.15684" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5N7X0QR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01968991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11228" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02834346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11172" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5RLJVHJR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3149" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragicevic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/04/P04023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01322643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bachmair" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;ni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartosik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beacham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.09.079" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071427v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.335-354" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677267v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.027" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paillart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534197v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3289" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534206v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caspar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebreton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curoy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de St-L&#233;ger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794552v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280217v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirazzoli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dornbusch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532595v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacob" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280222v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Foote" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plessis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robinson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moses" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B.G. Williams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532610v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280227v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532618v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomasin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532611v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532607v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foote" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plessis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Robinson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162847v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clabaut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Latteux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070951v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673509v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1132" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794654v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1999.4927" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794663v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794664v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05046323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068638v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414827v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durozier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenal Hervouet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601538v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03160683v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;dou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.085" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285823v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehouck A." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalousi G." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelzer K." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283700v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazanave" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285782v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283704v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714670v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmazes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840237v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890174v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634582v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520958v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499237v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148948v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269953v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornec" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marhadour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcorelles" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.4156" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233424v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122330v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844705v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schnetzer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristinziani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonella" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#252;gging" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janssen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122338v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122041v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-S. Anderson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122487v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794607v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794612v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109854v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foglini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122491v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150358v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794597v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150360v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150354v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122495v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122500v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794737v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533845v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794747v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Z&#234;zere" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794741v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692590v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794754v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Williams" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794771v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071018v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794760v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084253v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augris" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clabaut" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latteux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673504v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394357v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335033v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840225v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366878v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121112v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vioget" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Derron" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103524v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190941v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thulie" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagny" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lopin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189265v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637445v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_6" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151053v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758884v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112726v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez-Pujol" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Blanco-Chao" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neves" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.6" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794621v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112730v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_3" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121060v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794644v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532628v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Coeur" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073015v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283715v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283717v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283725v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283713v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283802v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283786v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283794v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269973v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122513v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122508v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283648v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984812v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Perrochon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411882v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411815v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411790v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411784v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9347-3920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096705426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9554" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mnx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ledun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-022-02006-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vassilakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15153824" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Monfort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8639" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Yembi-Yembi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38919" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04966508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108083" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maneuvrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/GEOMORPHOLOGIE.15684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5N7X0QR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01968991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11228" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02834346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11172" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5RLJVHJR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3149" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01322643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bachmair" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;ni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartosik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beacham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.09.079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326320v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragicevic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/04/P04023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071427v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.335-354" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677267v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.027" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paillart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3289" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534206v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caspar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebreton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de St-L&#233;ger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280217v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532595v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532588v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirazzoli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dornbusch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280222v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Foote" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plessis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robinson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moses" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B.G. Williams" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072406v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532610v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280224v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532618v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomasin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532607v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foote" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plessis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Robinson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162847v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clabaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Latteux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283487v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070951v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673509v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1132" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1999.4927" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05046323v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414827v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durozier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenal Hervouet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279007v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601538v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03160683v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;dou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.085" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285782v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283700v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazanave" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285823v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon V" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehouck A." TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalousi G." TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelzer K." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840237v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890174v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714670v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmazes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634582v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520958v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499237v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148948v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269953v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornec" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marhadour" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcorelles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.4156" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233424v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122330v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844705v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schnetzer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristinziani" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonella" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#252;gging" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janssen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122338v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122041v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-S. Anderson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122487v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794607v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794612v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109854v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foglini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794597v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150360v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150358v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122491v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150354v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122495v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122500v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794737v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533845v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794747v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Z&#234;zere" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794741v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692590v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794754v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Williams" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071018v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794760v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794771v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084253v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augris" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clabaut" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latteux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673504v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394357v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335033v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840225v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366878v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121112v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vioget" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Derron" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103524v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190941v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thulie" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagny" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lopin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189265v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637445v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_6" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151053v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758884v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112726v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez-Pujol" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Blanco-Chao" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neves" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.6" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794621v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112730v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_3" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794644v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121060v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532628v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Coeur" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073015v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283717v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283725v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283713v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283715v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283786v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283802v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283794v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269973v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122513v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122508v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283648v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984812v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Perrochon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411882v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411815v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passot" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411790v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411784v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>