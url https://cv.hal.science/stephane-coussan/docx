--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -227,455 +227,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-Level Insights of Interaction between Bromomethane and Water: Infrared Matrix-Isolation and Theoretical Studies</w:t>
+                <w:t xml:space="preserve">Hydration of 3-Methyl-1,2,3-butanetricarboxylic Acid (MBTCA) Evidenced by Matrix-Isolation Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle T Custodio Castro</w:t>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosana M Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 129 (27), pp.6082-6093. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c03137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c06743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284630v1</w:t>
+                <w:t xml:space="preserve">hal-04901526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of 3-Methyl-1,2,3-butanetricarboxylic Acid (MBTCA) Evidenced by Matrix-Isolation Infrared Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Experimental Characterizations and Theoretical Study of the Chemical Reactivity of Coumarin-6-yl Acetate in Gas and Solvent Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Kouadio Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Koulabiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoun Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c06743⟩</w:t>
+              <w:t xml:space="preserve">Science Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.sjc.2025xxxx.xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901526v1</w:t>
+                <w:t xml:space="preserve">hal-04901197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Experimental Characterizations and Theoretical Study of the Chemical Reactivity of Coumarin-6-yl Acetate in Gas and Solvent Phases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular-Level Insights of Interaction between Bromomethane and Water: Infrared Matrix-Isolation and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akoun Abou</w:t>
+                <w:t xml:space="preserve">Michelle T Custodio Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosana M Romano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (27), pp.6082-6093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11648/j.sjc.2025xxxx.xx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c03137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04901197v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of CH 3 I···(H 2 O) n Complexes: From CH 3 I···H 2 O to CH 3 I in Interaction with Water Ices and Atmospheric Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Custodio-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -683,51 +683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (5), pp.992-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1019,360 +1019,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRFEL Selective Irradiation of Amorphous Solid Water: from Dangling to Bulk Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Infrared free-electron laser irradiation of carbon dioxide ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ioppolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Traspas Muiña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma Cuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c00054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 385, pp.111601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658477v1</w:t>
+                <w:t xml:space="preserve">hal-03658471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared free-electron laser irradiation of carbon dioxide ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRFEL Selective Irradiation of Amorphous Solid Water: from Dangling to Bulk Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma Cuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Redlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ioppolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 385, pp.111601. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2262 - 2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658471v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared matrix- isolation and theoretical studies of interactions between CH3I and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Houjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1462,51 +1462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Gratzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1570,51 +1570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectra and photodecomposition of benzohydroxamic acid isolated in argon matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Saldyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1219, pp.128506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (24), pp.4916-4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1778,77 +1778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics, Dynamics, Photochemistry, and Excited States UV Photochemistry of Acetylacetaldehyde Trapped in Cryogenic Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma Cuppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Redlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroform-Nitrogen Aggregates: Upshifted CH and Downshifted CCl Stretching Vibrations Observed by Matrix Isolation and Jet Expansion Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Suhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (3), pp.1277-1284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Khanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plasma Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.015012. </w:t>
@@ -2466,90 +2466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Spectrometric Characterization, X-Ray Study and Quantum Chemical Calculations of 2-oxo-2H-chromen-7-yl 4-chlorobenzoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Djandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akoun Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Yoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Saba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2596,90 +2596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of 2-oxo-2H-chromen-7-yl-4-fluorobenzoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akoun Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Yoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Djande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Thouakesseh Zoueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manca Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lüttschwager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (9), pp.2376-2393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2869,51 +2869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-carbon material design in a capacitively coupled radio-frequency discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodan Mitic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV photochemistry of pyridine-water and pyridine-ammonia complexes trapped in cryogenic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Esteves-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1172, pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3103,51 +3103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Butscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 496, pp.9 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared laser induced conformational and structural changes of glycine and glycine.water complex in low-temperature matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Tarczay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3285,51 +3285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced water splitting in pyridine water clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Esteves-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (29), pp.19134-19138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3506,51 +3506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Photoisomerization of 1-Propanol CD3 and OD Trapped in Four Cryogenic Matrices: Ne, N-2, Ar, and Xe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (7), pp.1137-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3584,51 +3584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneity of the amorphous solid water dangling bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,51 +3848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4003,51 +4003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4142,64 +4142,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-scale view of the interaction of water and ice with organic species of atmospheric interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Custodio-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,77 +4267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study cis pinonic acid photodegradation by matrix isolation spectroscopy for atmospheric interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperature 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4375,64 +4375,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared matrix- isolation and theoretical studies of interactions between CH3I and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Houjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,269 +4740,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 state</w:t>
+                <w:t xml:space="preserve">Photochimie ultrarapide de l'acétylacétone dans l'état S2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMET XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Journées de printemps du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178766v1</w:t>
+                <w:t xml:space="preserve">hal-00178771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochimie ultrarapide de l'acétylacétone dans l'état S2</w:t>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">COMET XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178771v1</w:t>
+                <w:t xml:space="preserve">hal-00178766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of Acetylacetone in the S2 State</w:t>
               </w:r>
@@ -5014,51 +5014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,51 +5199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE395032"/>
+    <w:nsid w:val="7BC7A202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5430,51 +5430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-coussan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0275-7272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145190560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-7956-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Custodio Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M Romano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c03137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06743" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Kouadio Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Koulabiga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoun Abou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djand&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.2025xxxx.xx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Custodio-Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Romano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Cuppen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Redlich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Traspas Mui&#241;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Saldyka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128506" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04463" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacciani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valentov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Oswald" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103257" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Suhm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp07053a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Artis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab045e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yoda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Saba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20190905.01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thouakesseh Zoueu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205698901800614X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trivella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wassermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manca Tanner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#252;ttschwager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11980" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Mitic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Esteves-L&#243;pez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.11.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Butscher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.08.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Tarczay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01358389v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Esteves-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04398d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaigneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01579k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5126359" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roubin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00662g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ilmane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasegawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730819" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5T1V9RKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M. Romano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeseck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-coussan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0275-7272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145190560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-7956-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Kouadio Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Koulabiga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoun Abou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djand&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.2025xxxx.xx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Custodio Castro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M Romano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c03137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Custodio-Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Romano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Cuppen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Redlich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Traspas Mui&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Saldyka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128506" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04463" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacciani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valentov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Oswald" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103257" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Suhm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp07053a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Artis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab045e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yoda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Saba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20190905.01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thouakesseh Zoueu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205698901800614X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trivella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wassermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manca Tanner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#252;ttschwager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11980" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Mitic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Esteves-L&#243;pez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.11.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Butscher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.08.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Tarczay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01358389v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Esteves-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04398d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaigneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01579k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5126359" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roubin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00662g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ilmane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasegawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730819" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5T1V9RKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana M. Romano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeseck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>