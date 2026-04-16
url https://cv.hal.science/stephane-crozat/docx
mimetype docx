--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Crozat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécentralisation d’Internet : une question de pouvoir et littératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les possibles de l'écriture multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (12), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs03.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les structures documentaires : de la numérisation à l'informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation numérique des documents : pour une séparation fonds/forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration et scénarisation de documents pédagogiques numériques dans une logique de massification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de supports hypermédias pour une exploitation pédagogique : modèle et expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPI : Une méthode informatisée pour l'évaluation des didacticiels multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure Framasoft, pour un Web collectif et convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tropismes du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15 : le numérique à l’ère d’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension d'un algorithme Diff & Merge au Merge Interactif de documents structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Truong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Geurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International sur le Document Electronique : CiDE.14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rabat, Maroc. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte heuristique des fonctions d'écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation des formats documentaires pour les chaînes éditoriales d'UNIT : un schéma pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Qyeyrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de formation à l'épreuve de l'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour une instrumentation numérique des contenus documentaires : leçons tirées de cinq ans d'expérience dans l'enseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCENARIsup : Un projet pour la gestion des contenus pédagogiques numériques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Majada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNUR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé SCENARI : Une chaîne éditoriale pour la production de supports numériques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Majada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing pedagogical hypermedia : An information-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pedagogical hypermedias in real situation: Experiments results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception pour les hypermédia pédagogiques : l'enjeu d'une approche centrée sur l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for pedagogical hypermedia design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPI: A questionnaire based method for the evaluation of multimedia interactive pedagogical software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDPTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing multimedia pedagogical hyperdocuments: For an integrated design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Evaluating Multimedia Learning Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set of criteria for evaluation and design of multimedia applications in instructional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge base for evaluation and design of instructional multimedia software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPI, un guide logiciel d'aide à l'évaluation du multimédia pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from distance learning experiment in algorithmic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work in Design 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes éditoriales et rééditorialisation de contenus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le document numérique à l'heure du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, pp.179-220, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage sur la résistance au gel dans les vergers 2021 au 20 h de France 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Prinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de production et de gestion des contenus pédagogiques numériques : vers une nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de la composition multimédia des didacticiels : Propositions pour l'analyse des documents, de la scénarisation et des impressions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la conception industrialisée des supports pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Crozat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécentralisation d’Internet : une question de pouvoir et littératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les possibles de l'écriture multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (12), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs03.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les structures documentaires : de la numérisation à l'informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation numérique des documents : pour une séparation fonds/forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration et scénarisation de documents pédagogiques numériques dans une logique de massification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de supports hypermédias pour une exploitation pédagogique : modèle et expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPI : Une méthode informatisée pour l'évaluation des didacticiels multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure Framasoft, pour un Web collectif et convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tropismes du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15 : le numérique à l’ère d’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension d'un algorithme Diff & Merge au Merge Interactif de documents structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Truong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Geurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International sur le Document Electronique : CiDE.14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rabat, Maroc. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte heuristique des fonctions d'écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation des formats documentaires pour les chaînes éditoriales d'UNIT : un schéma pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Qyeyrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de formation à l'épreuve de l'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour une instrumentation numérique des contenus documentaires : leçons tirées de cinq ans d'expérience dans l'enseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCENARIsup : Un projet pour la gestion des contenus pédagogiques numériques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Majada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNUR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé SCENARI : Une chaîne éditoriale pour la production de supports numériques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Majada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing pedagogical hypermedia : An information-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pedagogical hypermedias in real situation: Experiments results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception pour les hypermédia pédagogiques : l'enjeu d'une approche centrée sur l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for pedagogical hypermedia design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPI: A questionnaire based method for the evaluation of multimedia interactive pedagogical software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDPTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing multimedia pedagogical hyperdocuments: For an integrated design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Evaluating Multimedia Learning Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set of criteria for evaluation and design of multimedia applications in instructional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge base for evaluation and design of instructional multimedia software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from distance learning experiment in algorithmic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work in Design 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPI, un guide logiciel d'aide à l'évaluation du multimédia pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes éditoriales et rééditorialisation de contenus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le document numérique à l'heure du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, pp.179-220, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage sur la résistance au gel dans les vergers 2021 au 20 h de France 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Prinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de production et de gestion des contenus pédagogiques numériques : vers une nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de la composition multimédia des didacticiels : Propositions pour l'analyse des documents, de la scénarisation et des impressions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la conception industrialisée des supports pédagogiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03810351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Crozat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech30" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#251;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Vu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Geurst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qyeyrut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Majada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Spinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Prinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03810351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Crozat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech30" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#251;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Vu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Geurst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qyeyrut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Majada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Spinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Prinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>