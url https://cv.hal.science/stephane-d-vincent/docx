--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -250,51 +250,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA polymerase II transcription initiation in holo-TFIID-depleted mouse embryonic stem cells</w:t>
+                <w:t xml:space="preserve">RNA polymerase II transcription with partially assembled TFIID complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bardot</w:t>
@@ -341,338 +341,338 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.11.27.567046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471718v1</w:t>
+                <w:t xml:space="preserve">hal-04673213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo variants in ATXN7L3 lead to developmental delay, hypotonia and distinctive facial features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Cech</w:t>
+                <w:t xml:space="preserve">RNA polymerase II transcription initiation in holo-TFIID-depleted mouse embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylane Detilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae160⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04579359v1</w:t>
+                <w:t xml:space="preserve">hal-05471718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA polymerase II transcription with partially assembled TFIID complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Stierle</w:t>
+                <w:t xml:space="preserve">De novo variants in ATXN7L3 lead to developmental delay, hypotonia and distinctive facial features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Buchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.11.27.567046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673213v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04579359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUPT3H-less SAGA coactivator can assemble and function without significantly perturbing RNA polymerase II transcription in mammalian cells</w:t>
               </w:r>
@@ -1811,291 +1811,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Nanoscopy as a Versatile Platform for Quantifying the Activity of Antiadhesion Compounds Targeting Bacterial Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial cell specification in the somite is compromised in Pax3-positive progenitors of Foxc1/2 conditional mutants, with loss of forelimb myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mayeuf-Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+                <w:t xml:space="preserve">Didier Montarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Abellán-Flos</w:t>
+                <w:t xml:space="preserve">Catherine Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Tsutomu Kume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04689⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (5), pp.872-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.128017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354357v1</w:t>
+                <w:t xml:space="preserve">hal-02130220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell specification in the somite is compromised in Pax3-positive progenitors of Foxc1/2 conditional mutants, with loss of forelimb myogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Mayeuf-Louchart</w:t>
+                <w:t xml:space="preserve">Force Nanoscopy as a Versatile Platform for Quantifying the Activity of Antiadhesion Compounds Targeting Bacterial Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Montarras</w:t>
+                <w:t xml:space="preserve">Marta Abellán-Flos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodin</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsutomu Kume</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143 (5), pp.872-879. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.1299-1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.128017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130220v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notch regulation of myogenic versus endothelial fates of cells that migrate from the somite to the limb</w:t>
               </w:r>
@@ -3734,598 +3734,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial activities of Smad2 and Smad3 regulate mesoderm formation and patterning in the mouse embryo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric Nodal expression in the mouse is governed by the combinatorial activities of two distinct regulatory elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif Oxburgh</w:t>
+                <w:t xml:space="preserve">Dominic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ann Le Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Constam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Robertson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Bikoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.01072⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (11), pp.1403-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mod.2004.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130343v1</w:t>
+                <w:t xml:space="preserve">hal-02130333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Nodal expression in the mouse is governed by the combinatorial activities of two distinct regulatory elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial activities of Smad2 and Smad3 regulate mesoderm formation and patterning in the mouse embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ray Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ann Le Good</w:t>
+                <w:t xml:space="preserve">Leif Oxburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Constam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Robertson</w:t>
+                <w:t xml:space="preserve">Elizabeth Bikoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 121 (11), pp.1403-1415. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 131 (8), pp.1717-1728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mod.2004.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.01072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130333v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de l’asymétrie droite-gauche : notch et Nodal dans le nœud embryonnaire</w:t>
+                <w:t xml:space="preserve">Cell fate decisions within the mouse organizer are governed by graded Nodal signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ray Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigemi Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200319121188⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (13), pp.1646-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.1100503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130348v1</w:t>
+                <w:t xml:space="preserve">hal-02130359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell fate decisions within the mouse organizer are governed by graded Nodal signals</w:t>
+                <w:t xml:space="preserve">Highly efficient transgene-independent recombination directed by a maternally derived SOX2CRE transgene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominic Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 17 (13), pp.1646-1662. </w:t>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (2), pp.54-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.1100503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gene.10226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130359v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient transgene-independent recombination directed by a maternally derived SOX2CRE transgene</w:t>
+                <w:t xml:space="preserve">Mise en place de l’asymétrie droite-gauche : notch et Nodal dans le nœud embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (12), pp.1188-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200319121188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gene.10226⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02130353v1</w:t>
+                <w:t xml:space="preserve">hal-02130348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the transducin nucleotide binding site with GDP analogues</w:t>
               </w:r>
@@ -4542,247 +4542,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N, N-Dibenzyl Formamide Dimethyl Acetal and N, N-Dibenzyl Chloromethylene Iminium Chloride: Two Complementary Reagents for the Protection Of Primary Amines as N, N-Dibenzyl Formamidines</w:t>
+                <w:t xml:space="preserve">Hydrolysis and Hydrogenolysis of Formamidines: N,N -Dimethyl and N,N -Dibenzyl Formamidines as Protective Groups for Primary Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mioskowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Mioskowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29 (2), pp.167-174. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64 (3), pp.991-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397919908085753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo980099g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361493v1</w:t>
+                <w:t xml:space="preserve">hal-02361492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis and Hydrogenolysis of Formamidines: N,N -Dimethyl and N,N -Dibenzyl Formamidines as Protective Groups for Primary Amines</w:t>
+                <w:t xml:space="preserve">N, N-Dibenzyl Formamide Dimethyl Acetal and N, N-Dibenzyl Chloromethylene Iminium Chloride: Two Complementary Reagents for the Protection Of Primary Amines as N, N-Dibenzyl Formamidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mioskowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (2), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397919908085753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo980099g⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02361492v1</w:t>
+                <w:t xml:space="preserve">hal-02361493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective N 1 -Alkylation of Guanosine Derivatives Protected at N 2 by an N,N -Dialkyl Amidine Group</w:t>
               </w:r>
@@ -5664,51 +5664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Scheer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Dolfini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04579359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Harel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Spicher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Buchan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fischer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi G Manti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Y Coughlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03721291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Tora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00759-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03326083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20201125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294422v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Cvetesic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20239-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02358690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf-Louchart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sebti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pourcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.09.073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hubaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abell&#225;n-Flos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04689" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rocancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407606111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Bard-Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szumska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindya Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouri Chatterjee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089397" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Watanabe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Miyagawa-Tomita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu232" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baptista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Hsiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250225.114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitinori Saitou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss125" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giordani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.11.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Kelly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.109.201665" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2009.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCPZ756-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hung-Tse Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zammit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ray Dunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sciammas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Shapiro-Shalef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Robertson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.20047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT1NN1JQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oxburgh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bikoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01072" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Norris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ann Le Good" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Constam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.06.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121188" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ray Dunn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Hayashi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1100503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.10226" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP6M6RJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(01)00172-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q47TGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919908085753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo980099g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZM6VKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044869" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Segretain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nishikawa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuzin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(98)00144-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKDRJV8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(97)10023-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20XVVWGT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0070-2153(10)90001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Scheer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Dolfini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04579359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Harel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Spicher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Buchan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fischer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi G Manti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Y Coughlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03721291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Tora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00759-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03326083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20201125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294422v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Cvetesic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20239-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02358690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf-Louchart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sebti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pourcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.09.073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hubaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abell&#225;n-Flos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rocancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407606111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Bard-Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szumska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindya Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouri Chatterjee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089397" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Watanabe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Miyagawa-Tomita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu232" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baptista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Hsiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250225.114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitinori Saitou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss125" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giordani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.11.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Kelly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.109.201665" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2009.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCPZ756-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hung-Tse Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zammit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ray Dunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sciammas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Shapiro-Shalef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Robertson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.20047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT1NN1JQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Norris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ann Le Good" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Constam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oxburgh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bikoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01072" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ray Dunn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Hayashi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1100503" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.10226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP6M6RJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(01)00172-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q47TGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo980099g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZM6VKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919908085753" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044869" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Segretain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nishikawa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuzin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(98)00144-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKDRJV8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(97)10023-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20XVVWGT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0070-2153(10)90001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>