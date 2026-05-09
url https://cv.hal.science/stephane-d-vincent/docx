--- v1 (2026-04-01)
+++ v2 (2026-05-09)
@@ -1811,291 +1811,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell specification in the somite is compromised in Pax3-positive progenitors of Foxc1/2 conditional mutants, with loss of forelimb myogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force Nanoscopy as a Versatile Platform for Quantifying the Activity of Antiadhesion Compounds Targeting Bacterial Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Montarras</w:t>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodin</w:t>
+                <w:t xml:space="preserve">Marta Abellán-Flos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsutomu Kume</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.128017⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.1299-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130220v1</w:t>
+                <w:t xml:space="preserve">hal-02354357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Nanoscopy as a Versatile Platform for Quantifying the Activity of Antiadhesion Compounds Targeting Bacterial Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+                <w:t xml:space="preserve">Endothelial cell specification in the somite is compromised in Pax3-positive progenitors of Foxc1/2 conditional mutants, with loss of forelimb myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mayeuf-Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Abellán-Flos</w:t>
+                <w:t xml:space="preserve">Didier Montarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Catherine Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Kume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (2), pp.1299-1307. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (5), pp.872-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.128017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354357v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notch regulation of myogenic versus endothelial fates of cells that migrate from the somite to the limb</w:t>
               </w:r>
@@ -4542,247 +4542,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis and Hydrogenolysis of Formamidines: N,N -Dimethyl and N,N -Dibenzyl Formamidines as Protective Groups for Primary Amines</w:t>
+                <w:t xml:space="preserve">N, N-Dibenzyl Formamide Dimethyl Acetal and N, N-Dibenzyl Chloromethylene Iminium Chloride: Two Complementary Reagents for the Protection Of Primary Amines as N, N-Dibenzyl Formamidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mioskowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 64 (3), pp.991-997. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (2), pp.167-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo980099g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397919908085753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361492v1</w:t>
+                <w:t xml:space="preserve">hal-02361493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N, N-Dibenzyl Formamide Dimethyl Acetal and N, N-Dibenzyl Chloromethylene Iminium Chloride: Two Complementary Reagents for the Protection Of Primary Amines as N, N-Dibenzyl Formamidines</w:t>
+                <w:t xml:space="preserve">Hydrolysis and Hydrogenolysis of Formamidines: N,N -Dimethyl and N,N -Dibenzyl Formamidines as Protective Groups for Primary Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mioskowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Mioskowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64 (3), pp.991-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo980099g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397919908085753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective N 1 -Alkylation of Guanosine Derivatives Protected at N 2 by an N,N -Dialkyl Amidine Group</w:t>
               </w:r>
@@ -5664,51 +5664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Scheer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Dolfini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04579359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Harel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Spicher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Buchan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fischer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi G Manti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Y Coughlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03721291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Tora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00759-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03326083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20201125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294422v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Cvetesic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20239-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02358690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf-Louchart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sebti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pourcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.09.073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hubaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abell&#225;n-Flos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rocancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407606111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Bard-Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szumska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindya Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouri Chatterjee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089397" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Watanabe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Miyagawa-Tomita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu232" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baptista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Hsiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250225.114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitinori Saitou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss125" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giordani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.11.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Kelly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.109.201665" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2009.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCPZ756-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hung-Tse Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zammit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ray Dunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sciammas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Shapiro-Shalef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Robertson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.20047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT1NN1JQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Norris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ann Le Good" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Constam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oxburgh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bikoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01072" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ray Dunn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Hayashi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1100503" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.10226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP6M6RJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(01)00172-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q47TGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo980099g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZM6VKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919908085753" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044869" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Segretain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nishikawa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuzin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(98)00144-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKDRJV8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(97)10023-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20XVVWGT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0070-2153(10)90001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Scheer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Dolfini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04579359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Harel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Spicher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Buchan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fischer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi G Manti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Y Coughlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03721291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Tora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00759-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03326083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20201125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294422v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Cvetesic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20239-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02358690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf-Louchart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sebti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pourcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.09.073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hubaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abell&#225;n-Flos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04689" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rocancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407606111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Bard-Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Szumska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindya Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouri Chatterjee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089397" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Watanabe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Miyagawa-Tomita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu232" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baptista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Hsiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250225.114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mayeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitinori Saitou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss125" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giordani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.11.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Kelly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.109.201665" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2009.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCPZ756-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Hung-Tse Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zammit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ray Dunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sciammas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Shapiro-Shalef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Robertson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.20047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT1NN1JQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Norris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ann Le Good" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Constam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oxburgh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bikoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01072" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ray Dunn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Hayashi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1100503" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.10226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLP6M6RJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(01)00172-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q47TGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919908085753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo980099g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZM6VKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044869" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Segretain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nishikawa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuzin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(98)00144-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKDRJV8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(97)10023-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20XVVWGT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0070-2153(10)90001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>