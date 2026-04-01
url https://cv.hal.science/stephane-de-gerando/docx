--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -3310,303 +3310,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence du répertoire populaire dans la musique occidentale Points de repère concernant la période contemporaine</w:t>
+                <w:t xml:space="preserve">Modèles de synthèse sonore informatique Présentation des techniques de synthèse numérique et introduction à une esthétique du timbre synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation musicale</w:t>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935083v1</w:t>
+                <w:t xml:space="preserve">hal-02934963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de synthèse sonore informatique Présentation des techniques de synthèse numérique et introduction à une esthétique du timbre synthétique</w:t>
+                <w:t xml:space="preserve">A propos de l'oeuvre pour bande seule de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934963v1</w:t>
+                <w:t xml:space="preserve">hal-02943721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'oeuvre pour bande seule de Jean-Claude Risset</w:t>
+                <w:t xml:space="preserve">Quatre variations sur une mort annoncée - Penser l'existence de l'opéra contemporain après 1978</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943721v1</w:t>
+                <w:t xml:space="preserve">hal-02943718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre variations sur une mort annoncée - Penser l'existence de l'opéra contemporain après 1978</w:t>
+                <w:t xml:space="preserve">Présence du répertoire populaire dans la musique occidentale Points de repère concernant la période contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Musicale</w:t>
+              <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943718v1</w:t>
+                <w:t xml:space="preserve">hal-02935083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualité du son et écriture musicale : pour une création algorithmique du timbre</w:t>
               </w:r>
@@ -3756,151 +3756,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues imaginaires</w:t>
+                <w:t xml:space="preserve">Imaginary dialogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, Inactuelles, 978-291936-00-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096208v1</w:t>
+                <w:t xml:space="preserve">hal-05096205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginary dialogues</w:t>
+                <w:t xml:space="preserve">Dialogues imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, Inactuelles, 978-291936-00-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096205v1</w:t>
+                <w:t xml:space="preserve">hal-05096208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire oblique. Pour une expérience de l'écriture musicale et de la recherche Stéphane de Gérando</w:t>
               </w:r>
@@ -4392,151 +4392,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE LABYRINTHE DU TEMPS OU LA FORCE DU QUESTIONNEMENT</w:t>
+                <w:t xml:space="preserve">Le labyrinthe du temps. Temps - Espace - Mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478552v1</w:t>
+                <w:t xml:space="preserve">hal-05226852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le labyrinthe du temps. Temps - Espace - Mémoire</w:t>
+                <w:t xml:space="preserve">LE LABYRINTHE DU TEMPS OU LA FORCE DU QUESTIONNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226852v1</w:t>
+                <w:t xml:space="preserve">hal-05478552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION AU LABYRINTHE DU TEMPS ET PERSPECTIVES DE COLLABORATIONS SCIENTIFIQUES, ÉTAT EN 2013 - COLLOQUE IRMA SUR L’ENTROPIE</w:t>
               </w:r>
@@ -4764,389 +4764,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GÉOMÉTRIE EUCLIDIENNE ET CRÉATION ARTISTIQUE SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CINQ LOIS ARTISTIQUES RELATIVISTES. DU CONCEPT D’ESPACE-TEMPS EN ASTROPHYSIQUE À L’INVENTION SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929406v1</w:t>
+                <w:t xml:space="preserve">hal-02928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CINQ LOIS ARTISTIQUES RELATIVISTES. DU CONCEPT D’ESPACE-TEMPS EN ASTROPHYSIQUE À L’INVENTION SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESPACE FIBRÉ ET CRÉATION SONORE ET VISUELLE. DE L'ÉLÉMENT SIMPLE AUX DIMENSIONS CACHÉES ET ENCHEVÊTRÉES 3ICAR /ICAREDITIONS -INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Petri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Gérando</w:t>
+                <w:t xml:space="preserve">Christophe Mourougane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928940v1</w:t>
+                <w:t xml:space="preserve">hal-02928963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPACE FIBRÉ ET CRÉATION SONORE ET VISUELLE. DE L'ÉLÉMENT SIMPLE AUX DIMENSIONS CACHÉES ET ENCHEVÊTRÉES 3ICAR /ICAREDITIONS -INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
+                <w:t xml:space="preserve">GÉOMÉTRIE EUCLIDIENNE ET CRÉATION ARTISTIQUE SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mourougane</w:t>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928963v1</w:t>
+                <w:t xml:space="preserve">hal-02929406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPOSER ?...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENSEMBLES HOMOMÉTRIQUES ET CRÉATION SONORE ET VISUELLE CONTEMPORAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931389v1</w:t>
+                <w:t xml:space="preserve">hal-02943258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSEMBLES HOMOMÉTRIQUES ET CRÉATION SONORE ET VISUELLE CONTEMPORAINE</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COMPOSER ?...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02943258v1</w:t>
+                <w:t xml:space="preserve">hal-02931389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIX ENJEUX POUR REDÉFINIR LA CRÉATION ARTISTIQUE AU XXIÈME SIÈCLE.</w:t>
               </w:r>
@@ -5318,51 +5318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'art topologique Mathématiques et création musicale ou « poly-art »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5853,51 +5853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00B59665"/>
+    <w:nsid w:val="23AFF2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6001,51 +6001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C3DF315"/>
+    <w:nsid w:val="35ACC4DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6235,51 +6235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-de-gerando" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6078-7050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085802514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29785025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003190840" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02942200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baroin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Petri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mourougane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05223751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA081193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-de-gerando" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6078-7050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085802514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29785025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003190840" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02942200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baroin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Petri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mourougane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05223751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA081193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>