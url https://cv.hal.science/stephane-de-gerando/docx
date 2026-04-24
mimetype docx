--- v1 (2026-04-01)
+++ v2 (2026-04-24)
@@ -2952,208 +2952,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sons et représentation visuelle en hyperespace : l’hypersphère des spectres</w:t>
+                <w:t xml:space="preserve">« L'acte de créer ou retarder la mort » Entretien avec Alain Bancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l’Institut International pour l’Innovation, la Création Artistique et la Recherche</w:t>
+              <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942200v1</w:t>
+                <w:t xml:space="preserve">hal-02936522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'acte de créer ou retarder la mort » Entretien avec Alain Bancquart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sons et représentation visuelle en hyperespace : l’hypersphère des spectres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation musicale</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l’Institut International pour l’Innovation, la Création Artistique et la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936522v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON-REPETITION ET OEUVRE MUSICALE CONTEMPORAINE Réflexions et propositions théoriques à partir de l'oeuvre pour piano d'Arnold Schoenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les années 70 : de l'expérimentation à l'institutionalisation -Les Cahiers d'Artes n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'Artes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3247,51 +3247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’apogée dans Lemme – Icône – Epigramme de Brian Ferneyhough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eidôlon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de synthèse sonore informatique Présentation des techniques de synthèse numérique et introduction à une esthétique du timbre synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3385,51 +3385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'oeuvre pour bande seule de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3454,51 +3454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre variations sur une mort annoncée - Penser l'existence de l'opéra contemporain après 1978</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,51 +3523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence du répertoire populaire dans la musique occidentale Points de repère concernant la période contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3592,51 +3592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualité du son et écriture musicale : pour une création algorithmique du timbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3661,51 +3661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se séparer pour découvrir un imaginaire L'expérience d'une écriture musicale Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire &amp; Inconscient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3756,181 +3756,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginary dialogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dialogues imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, Inactuelles, 978-291936-00-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096205v1</w:t>
+                <w:t xml:space="preserve">hal-05096208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues imaginaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Imaginary dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, Inactuelles, 978-291936-00-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096208v1</w:t>
+                <w:t xml:space="preserve">hal-05096205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire oblique. Pour une expérience de l'écriture musicale et de la recherche Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2-916519-00-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3980,51 +3980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction à la notion de &amp;quot;frontière&amp;quot; dans l'œuvre musicale après 1945 : utopie ou réalité ? Exemples d'Ikhoor de Iannis Xenakis, d'Anahit de Giacinto Scelsi et de 4'33'' de John Cage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et seuils Cahiers du Laboratoire Pluridisciplinaire de Recherches sur l'Imaginaire appliquées à la Littérature, (Bordeaux, Eidôlon, 2004, p. 75-86)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4049,51 +4049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BUSSOTTI, CARTER, JANACEK, JOLIVET, KODALY, PART, SCHAEFFER, SCHNITTKE, VARESE, ZIMMERMANN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTIONNAIRE DE LA DANSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,181 +4144,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX DE CREATION ET D'INTERPRETATION DANS MORPHILUDE, CYCLE DU LABYRINTHE DU TEMPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ENTRETIEN AVEC MATTEO CESARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478547v1</w:t>
+                <w:t xml:space="preserve">hal-05478544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRETIEN AVEC MATTEO CESARI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ENJEUX DE CREATION ET D'INTERPRETATION DANS MORPHILUDE, CYCLE DU LABYRINTHE DU TEMPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478544v1</w:t>
+                <w:t xml:space="preserve">hal-05478547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERTICALE MEMOIRE, CYCLE DU LABYRINTHE DU TEMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4336,51 +4336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS UNE MÉTHODOLOGIE DE CRÉATION D'OBJETS SONORES ET VISUELS MULTIDIMENSIONNELS DANS LE CADRE DU LABYRINTHE DU TEMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, http://www.3icar.com/articles_gerando.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4392,181 +4392,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le labyrinthe du temps. Temps - Espace - Mémoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LE LABYRINTHE DU TEMPS OU LA FORCE DU QUESTIONNEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226852v1</w:t>
+                <w:t xml:space="preserve">hal-05478552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE LABYRINTHE DU TEMPS OU LA FORCE DU QUESTIONNEMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le labyrinthe du temps. Temps - Espace - Mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478552v1</w:t>
+                <w:t xml:space="preserve">hal-05226852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION AU LABYRINTHE DU TEMPS ET PERSPECTIVES DE COLLABORATIONS SCIENTIFIQUES, ÉTAT EN 2013 - COLLOQUE IRMA SUR L’ENTROPIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERVEAU HUMAIN ET CREATION, UN COUPLE INCOMPATIBLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSITION DE L’OBSERVATEUR OU UNE HUMANITÉ EN CRISE. L’IMPORTANCE DU MULTIPLE ET DU SIMULTANÉ 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4708,51 +4708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA CRÉATION ARTISTIQUE AUX ESPACES ENTREPRENEURIAUX : PLÉBISCITE POUR UN NOUVEAU MONDE 3ICAR /ICAREDITIONS -INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,419 +4764,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CINQ LOIS ARTISTIQUES RELATIVISTES. DU CONCEPT D’ESPACE-TEMPS EN ASTROPHYSIQUE À L’INVENTION SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GÉOMÉTRIE EUCLIDIENNE ET CRÉATION ARTISTIQUE SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Petri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Gérando</w:t>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928940v1</w:t>
+                <w:t xml:space="preserve">hal-02929406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPACE FIBRÉ ET CRÉATION SONORE ET VISUELLE. DE L'ÉLÉMENT SIMPLE AUX DIMENSIONS CACHÉES ET ENCHEVÊTRÉES 3ICAR /ICAREDITIONS -INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CINQ LOIS ARTISTIQUES RELATIVISTES. DU CONCEPT D’ESPACE-TEMPS EN ASTROPHYSIQUE À L’INVENTION SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928963v1</w:t>
+                <w:t xml:space="preserve">hal-02928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GÉOMÉTRIE EUCLIDIENNE ET CRÉATION ARTISTIQUE SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ESPACE FIBRÉ ET CRÉATION SONORE ET VISUELLE. DE L'ÉLÉMENT SIMPLE AUX DIMENSIONS CACHÉES ET ENCHEVÊTRÉES 3ICAR /ICAREDITIONS -INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+                <w:t xml:space="preserve">Christophe Mourougane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929406v1</w:t>
+                <w:t xml:space="preserve">hal-02928963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSEMBLES HOMOMÉTRIQUES ET CRÉATION SONORE ET VISUELLE CONTEMPORAINE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">COMPOSER ?...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943258v1</w:t>
+                <w:t xml:space="preserve">hal-02931389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPOSER ?...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ENSEMBLES HOMOMÉTRIQUES ET CRÉATION SONORE ET VISUELLE CONTEMPORAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931389v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIX ENJEUX POUR REDÉFINIR LA CRÉATION ARTISTIQUE AU XXIÈME SIÈCLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5194,51 +5194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence and absence of creation /3icar IcarEditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5250,194 +5250,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA -Creative Algorithm Recherche scientifique, technologique et création artistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction à l'art topologique Mathématiques et création musicale ou « poly-art »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943287v1</w:t>
+                <w:t xml:space="preserve">hal-02943266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'art topologique Mathématiques et création musicale ou « poly-art »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CA -Creative Algorithm Recherche scientifique, technologique et création artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943266v1</w:t>
+                <w:t xml:space="preserve">hal-02943287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JE ME TIENS, TU TE TIENS…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5500,51 +5500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invention algorithmique du matériau compositionnel : les séries tous intervalles dans une octave et en zigzag (STIOZ), les séries tous intervalles imbriqués dans une série micro-intervallique (STISMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] icarEditions. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5598,51 +5598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTINGENCE ET DETERMINISME PROCEDURAL APPLIQUES A LA SYNTHESE SONORE INFORMATIQUE ET L'ECRITURE MUSICALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Paris VIII, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996PA081193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5701,51 +5701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ŒUVRE MUSICALE CONTEMPORAINE EN QUESTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Rouen normandie, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5853,51 +5853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23AFF2B8"/>
+    <w:nsid w:val="C898FA70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6001,51 +6001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35ACC4DC"/>
+    <w:nsid w:val="DF64F122"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6235,51 +6235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-de-gerando" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6078-7050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085802514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29785025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003190840" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02942200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baroin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Petri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mourougane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05223751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA081193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-de-gerando" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6078-7050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085802514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29785025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003190840" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02942200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baroin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Petri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mourougane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05223751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA081193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>