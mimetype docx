--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF95413C"/>
+    <w:nsid w:val="BFD02936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>