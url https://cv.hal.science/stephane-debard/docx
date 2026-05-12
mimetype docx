--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> STEPHANE DEBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche,  sciences des données et environnement (IRD - Hydrosciences et Espace-Dev)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-debard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4671-109X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unités de recherche - UMR - Espace-DEV et UMR Hydroscience - IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur et porteurs de projets de recherche en sciences de l'eau, télédétection et données.Avec les partenaires et équipes au Sud (données spatiales, séries temporelles d'observations de la terre ou in situ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert méthodologique et technique sur les systèmes d'informations standardisés et intéropérables (SOS, WaterML, Sensor ML, ...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projets, partenariats financiers (CNES, BRLi, IRSTEA, INRA, CNRS, ...) et projets scientifiques.Membre expert du comité d'évaluation HCERES - 2025 - Vague A.Membre du College de données  - MESR - France - 2021 6 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste dans le domaine de l'altimétrie spatiale et membre, représentant de l'IRD au groupe francophone d'altimétrie spatiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisateur de l'information environnementale à partir de données hétérogènes spatialisées (ex: création d'indicateurs spatialisés pour l'observation de la désertification, ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formateur (INSU - ANF) et animateur d'atelier ou de présentations publiques.Service transversal en informatique scientifique : 10 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project Manager &amp;quot;scientific information system&amp;quot; database and GIS expertise, Institute of Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data management, architecture and design of information systems, expert in GIS.Management computer scientists specializing in geospatial projects .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project support : GeoforAfri : REDD -GeoForAfri, ROSELT - LEIS :ROSELT - OSS, AMMA -CATCH : AMMA-CATCH...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Creation of financial partnerships in scientific computing component : North & North-South . Contribution to the response to calls for research projects (ANR , European Commission, World Bank, FFEM ... - FRB ( Fund for Research on Biodiversity) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activities component analysis, design and modeling :Designs and standardizations of scientific information systems.Development , deployment and optimization software .Analysis and operations data (storage , geo -processing , geo- statistics, ... ) specializing in spatial information .Agile , UML, Design Patterns .Norms and standards: ISO ( GIS ) , (OGC web services, ... ) .Methods of processing spatial information .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Components of project management :AMOA - MOA - MOE- analysis of scientific and technical, functional studies , records of specifications related to scientific data.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer component technique:Development languages ​​: PHP, Java ( Hibernate , Spring , Maven ) .Tools: GIS ( ArcGIS , Grass , Qgis , ENVI, ERDAS , and BD ( owners & OpenSource ) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other : remote sensing and satellite imagery related research topics .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions: Central Africa, Tunisia , Niger , Senegal , Burkina Faso , Ecuador ( QUITO ) .Geographic Scope: South Country (Continent Africa Central and Western Pacific , South America, Peru , Ecuador) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projets avec des partenaires scientifiques ou techniques (CNES, IRSTEA, INRA, CNRS, INSU, ...).Laboratoire de recherche scientifique - IFREMER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project Manager: &amp;quot;Spatial Information System&amp;quot; Monitoring Coastal Mediterranean, IFREMER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achievement of an atlas of marine biological communities (Posidonia, ...)..Analyzes of scientific data, processing of spatial information.Animation of information system for cross-border projects of monitoring coastal sea (MEDBENTH and Framework - Directive Cadre sur l'Eau (DCE).Animation user communities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Go to a campaign oceanographic research at sea for monitoring the coastal waters in 2006 (Europe).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEL : système intégré pour la modélisation et l’évaluation du risque de désertification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Fétoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.3.117-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information sur l'environnement à l'échelle locale (Siel) pour évaluer les risques de désertification : situations comparées circumsahariennes (réseau Roselt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi M. Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Fétoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelrazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc d'Herbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2007.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst eLTER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Vargas-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Agazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything You Always Wanted to Know About Urban Water Networks But Were Afraid to Ask -Extended Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answering, co-located with 20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion de base de données et libre accès des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Muyumba Munganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte au Sud - Gestion et ouverture des données de la recherche : Panorama et perspectives en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour la diffusion des données de recherche : note méthodologique Collège Données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.ouvrirlascience.fr/donnees-de-la-recherche-comment-choisir-un-entrepot-de-confiance/, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour le dépôt de données : méthodologie et analyse de l'offre existante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> STEPHANE DEBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche,  sciences des données et environnement (IRD - Hydrosciences et Espace-Dev)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-debard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4671-109X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unités de recherche - UMR - Espace-DEV et UMR Hydroscience - IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur et porteurs de projets de recherche en sciences de l'eau, télédétection et données.Avec les partenaires et équipes au Sud (données spatiales, séries temporelles d'observations de la terre ou in situ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert méthodologique et technique sur les systèmes d'informations standardisés et intéropérables (SOS, WaterML, Sensor ML, ...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projets, partenariats financiers (CNES, BRLi, IRSTEA, INRA, CNRS, ...) et projets scientifiques.Membre expert du comité d'évaluation HCERES - 2025 - Vague A.Membre du College de données  - MESR - France - 2021 6 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste dans le domaine de l'altimétrie spatiale et membre, représentant de l'IRD au groupe francophone d'altimétrie spatiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisateur de l'information environnementale à partir de données hétérogènes spatialisées (ex: création d'indicateurs spatialisés pour l'observation de la désertification, ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formateur (INSU - ANF) et animateur d'atelier ou de présentations publiques.Service transversal en informatique scientifique : 10 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project Manager &amp;quot;scientific information system&amp;quot; database and GIS expertise, Institute of Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data management, architecture and design of information systems, expert in GIS.Management computer scientists specializing in geospatial projects .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project support : GeoforAfri : REDD -GeoForAfri, ROSELT - LEIS :ROSELT - OSS, AMMA -CATCH : AMMA-CATCH...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Creation of financial partnerships in scientific computing component : North & North-South . Contribution to the response to calls for research projects (ANR , European Commission, World Bank, FFEM ... - FRB ( Fund for Research on Biodiversity) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activities component analysis, design and modeling :Designs and standardizations of scientific information systems.Development , deployment and optimization software .Analysis and operations data (storage , geo -processing , geo- statistics, ... ) specializing in spatial information .Agile , UML, Design Patterns .Norms and standards: ISO ( GIS ) , (OGC web services, ... ) .Methods of processing spatial information .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Components of project management :AMOA - MOA - MOE- analysis of scientific and technical, functional studies , records of specifications related to scientific data.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer component technique:Development languages ​​: PHP, Java ( Hibernate , Spring , Maven ) .Tools: GIS ( ArcGIS , Grass , Qgis , ENVI, ERDAS , and BD ( owners & OpenSource ) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other : remote sensing and satellite imagery related research topics .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions: Central Africa, Tunisia , Niger , Senegal , Burkina Faso , Ecuador ( QUITO ) .Geographic Scope: South Country (Continent Africa Central and Western Pacific , South America, Peru , Ecuador) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projets avec des partenaires scientifiques ou techniques (CNES, IRSTEA, INRA, CNRS, INSU, ...).Laboratoire de recherche scientifique - IFREMER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project Manager: &amp;quot;Spatial Information System&amp;quot; Monitoring Coastal Mediterranean, IFREMER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achievement of an atlas of marine biological communities (Posidonia, ...)..Analyzes of scientific data, processing of spatial information.Animation of information system for cross-border projects of monitoring coastal sea (MEDBENTH and Framework - Directive Cadre sur l'Eau (DCE).Animation user communities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Go to a campaign oceanographic research at sea for monitoring the coastal waters in 2006 (Europe).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEL : système intégré pour la modélisation et l’évaluation du risque de désertification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Fétoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.3.117-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information sur l'environnement à l'échelle locale (Siel) pour évaluer les risques de désertification : situations comparées circumsahariennes (réseau Roselt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi M. Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Fétoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelrazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc d'Herbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2007.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater4all platform and ecosystem: where VRE meets FAIR international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Vargas-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Agazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst eLTER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything You Always Wanted to Know About Urban Water Networks But Were Afraid to Ask -Extended Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answering, co-located with 20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion de base de données et libre accès des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Muyumba Munganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte au Sud - Gestion et ouverture des données de la recherche : Panorama et perspectives en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour la diffusion des données de recherche : note méthodologique Collège Données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.ouvrirlascience.fr/donnees-de-la-recherche-comment-choisir-un-entrepot-de-confiance/, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour le dépôt de données : méthodologie et analyse de l'offre existante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFD02936"/>
+    <w:nsid w:val="A11E860C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-debard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4671-109X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.117-142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Muyumba Munganga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-debard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4671-109X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.117-142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05469624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Muyumba Munganga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>