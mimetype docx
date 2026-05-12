--- v0 (2026-03-04)
+++ v1 (2026-05-12)
@@ -360,338 +360,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Crosslinked Degradable Elastomeric Networks With Self-Healing Properties: Bringing Multi(catechol) Star-Block Copolymers into Play</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of a New Poly(ε-caprolactone)-g-Chitosan Amphiphilic Graft Copolymer with a “Reverse” Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gangolphe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+                <w:t xml:space="preserve">Victor Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+                <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c17515⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (15), pp.2300156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202300156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992058v1</w:t>
+                <w:t xml:space="preserve">hal-04087673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a New Poly(ε-caprolactone)-g-Chitosan Amphiphilic Graft Copolymer with a “Reverse” Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain David</w:t>
+                <w:t xml:space="preserve">Dual-Crosslinked Degradable Elastomeric Networks With Self-Healing Properties: Bringing Multi(catechol) Star-Block Copolymers into Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mouton</w:t>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (15), pp.2300156. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.2077-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202300156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c17515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087673v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Evaluation of Hydrogel–Elastomer Interfaces Generated through Thiol–Ene Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -885,51 +885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun microstructured PLA-based scaffolds featuring relevant anisotropic, mechanical and degradation characteristics for soft tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,51 +937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129, pp.112339. </w:t>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Broisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1421,90 +1421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradable multi(aryl azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1715,77 +1715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Rupnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sytze Buwalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,90 +2110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradable multi(aryl-azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2235,90 +2235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradable multi(aryl-azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2392,90 +2392,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradablemulti(aryl azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2686,51 +2686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmidleithner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Larsen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Guth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04087673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202300156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04388891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01878" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmidleithner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Larsen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Guth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04087673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delorme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202300156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04388891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01878" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>