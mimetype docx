--- v0 (2026-03-27)
+++ v1 (2026-05-15)
@@ -1,2499 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2448 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane DELLIAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4191-520X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=TSjmzYgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MCU-PH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2VN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherche en CardioVasculaire et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AMU-INSERM-INRAE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APHM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction chirurgicale d’emphysème : une option à ne pas oublier à l’ère des valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussuges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (9-10), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2025.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound evaluation of diaphragmatic function in patients with idiopathic pulmonary fibrosis: a retrospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussuges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12931-023-02577-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle metaboreflex activation during hypercapnia modifies nonlinear heart rhythm dynamics, increasing the complexity of the sinus node autonomic regulation in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Ichinose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoto Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Nishiyasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 475 (4), pp.527-539. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-022-02780-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Literature Review: ECG-Based Models for Arrhythmia Diagnosis Using Artificial Intelligence Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Boulif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouladsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.117793222211496. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/11779322221149600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound assessment of the respiratory system using diaphragm motion-volume indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussuges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boussuges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1190891. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2023.1190891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaphragm dysfunction after severe COVID-19: An ultrasound study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussuges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawah Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.e28102. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2022.949281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Atrial Fibrillation Arrhythmia Detection Using Univariate and Multivariate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Alfaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouladsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.231. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15070231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filter approach for feature selection in classification: application to automatic atrial fibrillation detection in electrocardiogram recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (S4), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-021-01427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Workload Alters Heart Rate Variability, Lowering Non-linear Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between standing and adjusted heights in Senegalese women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227 (SI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survenue de symptômes tardifs après un test de provocation par la méthacholine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tissier-Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. del Volgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (3), pp.249-255. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart rhythm characterization through induced physiological variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Charai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04998-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic fatigue syndrome with history of severe infection combined altered blood oxidant status, and reduced potassium efflux and muscle excitability at exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open journal of internal medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/pjim.2013.33023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin swimming improves respiratory gas exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (3), pp.173-81. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0028-1105939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Machine Learning Coupled with Heart-Inter-beat derivatives for Cardiac Arrhythmia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Trardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J -F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, France. pp.5433-5438, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Vector Machine as Data-Driven Method for Medical Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Trardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delliaux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUROPEAN CONTROL CONFERENCE (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Naples Federico II; University Sannio Benevento, Jun 2019, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Pattern Recognition Kernel-Based Method for Atrial Fibrillation Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Trardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Computing in Cardiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, MAASTRICHT, Netherlands. pp.4, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2018.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2554,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED2E4AF4"/>
+    <w:nsid w:val="4DAC68E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2785,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-delliaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-520X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delliaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bregeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussuges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.09.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04398287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delliaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ichinose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Watanabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Fujii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishiyasu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-022-02780-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Milesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussuges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-023-02577-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boulif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ananou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delliaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322221149600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04126938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaumet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boussuges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Menard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1190891" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawah Rouibah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Delorme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.949281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Haddi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Alfaras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deharo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15070231" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01427-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadir Sow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Mbengue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Coly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Toure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tissier-Ducamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. del Volgo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2017.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04998-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/pjim.2013.33023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1105939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ananou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -F. Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147991" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Trardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delliaux," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.090" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-delliaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-520X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=TSjmzYgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delliaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussuges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.09.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Milesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussuges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-023-02577-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04398287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delliaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ichinose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Watanabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Fujii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishiyasu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-022-02780-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boulif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ananou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delliaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322221149600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04126938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaumet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boussuges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1190891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawah Rouibah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.949281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Haddi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Alfaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deharo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15070231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01427-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00565" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadir Sow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Mbengue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Coly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Toure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tissier-Ducamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. del Volgo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2017.09.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04998-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/pjim.2013.33023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1105939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ananou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -F. Pons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147991" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Trardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delliaux," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.090" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>