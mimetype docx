--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -1,15997 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15945 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Demri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3493-2610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/ Professeur attaché </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Méthodes Formelles (LMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Member of the thematic teams &amp;quot;Formal methods for AI&amp;quot; / &amp;quot;Model-checking and synthesis&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Misc.: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Talks </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page@LSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courses </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Logical Aspects of AI&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (24/25); </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Initiation to research -- Scientific watch: knowledge logics and theory reasoning in AI&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (24/25); </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Logic&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (24/25).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forthcoming book: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise Introduction to Alternating-Time Temporal Logics</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Springer, 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract/paper submission deadlines </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FoSSaCS'26</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 16 Oct., 2025;  </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJCAI-ECAI'26</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 19 Jan., 2026;  </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICALP'26</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 03/06 Feb., 2026; </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogicNN'26</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 27 April, 2026; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMAS&SR'26</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 30 April, 2026; </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCL'26</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 26/31 May, 2026.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Automata on Infinite Data Trees: From CTL(Z)/CTL*(Z) To Decision Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Quaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.16:1-16:79. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(2:16)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Composing Finite Forests with Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3569954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Does Propositional Quantification Make Modal and Temporal Logics on Trees Robustly Hard?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.5:1--5:46. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-18(3:5)2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Proof Calculi for Modal Logics with Separating Conjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.832-891. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exab016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Adding Reachability Predicates in Quantifier-Free Separation Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.14:1--14:56. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete domains in logics: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Quaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGLOG News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), pp.6-29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477986.3477988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Reasoning with a Bounded Number of Resources: the Quest for Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, pp.103557. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2021.103557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Axiomatisation for Quantifier-Free Separation Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.17:1--17:64. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-17(3:17)2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Modal Separation Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (8), pp.1139--1184. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exz019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of resource-bounded logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Alechina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Bulling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Logan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation Logic with One Quantified Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larchey-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.371-461. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-016-9713-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Between Model-Checking Flat Counter Systems and Presburger Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 735, pp.2-23. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Data Repetitions with Counter Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Praveen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-12(3:1)2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Completeness of Separation Logic With Two Variables and No Separating Conjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.12:1-12:44. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2835490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Logics on Strings with Prefix Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.989-1017. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exv028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parosh Aziz Abdulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Potapov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (3-4), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2016-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Past LTL and Flat Counter Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242, pp.306-339. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation Logics and Modalities: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.50-99. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2015.1018801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Variable Separation Logic and Its Inner Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2:15), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2724711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Selective Unboundedness of VASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (5), pp.689-713. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The covering and boundedness problems for branching vector addition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jurdziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Lachish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 79 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Almighty Wand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net Reachability Graphs: Decidability Status of First Order Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4:9), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-8(4:9)2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Logics of Repeating Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak d'Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (5), pp.1059-1096. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exr013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model checking memoryful linear-time logics over one-counter automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (22-24), pp.2298-2316. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Checking CTL* over Flat Presburger Counter Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Goranko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govert van Drimmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.313-344. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jancl.20.313-344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of linear-time temporal logic over the class of ordinals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (4), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-6(4:9)2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Modal Logics with Presburger Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.233-252. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jal.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about sequences of memory states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apal.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTL with the Freeze Quantifier and Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1507244.1507246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Bounding Syntactic Resources on Presburger LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.1541-1575. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exp037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of qualitative Z constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 409 (1), pp.24-40. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2008.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about transfinite sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.87--112. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054107004589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the freeze quantifier in Constraint LTL: decidability and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (1), pp.2-24. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2006.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata-Theoretic Approach to Constraint LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak d'Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (3), pp.380-415. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Nondeterministic Information Logic is EXPTIME-complete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1-4), pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Analysis of the State-Explosion Problem in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laroussinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (4), pp.547--575. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2005.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTL over Integer Periodicity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 360 (1--3), pp.96-123. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the freeze quantifier in Constraint LTL: decidability and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 205 (1), pp.2-24. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2006.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Temporal Logics with Presburger Constraints: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.311-347. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jancl.16.311-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction from DLP to PDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.767-785. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exi043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding regular grammar logics with converse through first-order logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Nivelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.289-329. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-005-5788-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial space construction of tree-like models for logics with local chains of modal connectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 300 (1-3), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Perspective on Path Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Alechina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Rijke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (6), pp.939-956. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/13.6.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoremhood Preserving Maps Characterising Cut Elimination for Modal Provability Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Goré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (5), pp.861-884. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/12.5.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata-Theoretic Decision Procedures for Information Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Sattler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/1220762.1220763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display Calculi for Nominal Tense Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Goré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.993-1016. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/12.6.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Propositional Linear Temporal Logics in Simple Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 174 (1), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/inco.2001.3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Regularity in Grammar Logics and Related Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (6), pp.933-960. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/11.6.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Modal Encoding of Propositional Finite Many-Valued Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multiple-Valued Logic and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.443-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display Calculi for Logics with Relative Accessibility Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Goré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (2), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008341521750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nondeterministic Information Logic NIL is PSPACE-complete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (3-4), pp.211-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modal Logics Characterized by Models with Relative Accessibility Relations: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov M. Gabbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65 (3), pp.323-353. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005235713913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modal Logics Characterized by Models with Relative Accessibility Relations: Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov M. Gabbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65 (3), pp.349-384. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005260600511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity of Multimodal Logics Based on Rough Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Stepaniuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (4), pp.373-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every Finitely Reducible Logic has the Finite Model Property with Respect to the Class of Diamond-Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 62 (2), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026499402531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic with Relative Knowledge Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (2), pp.167-185. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008227432405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Class of Decidable Information Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 195 (1), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3975(97)00157-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Completeness Proof for a Logic with an Alternative Necessity Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 58 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004944015811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of modal logic S5 preserving NP-completeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Section of Logic of the Polish Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (2), pp.73--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Analysis of Demonic NonDeterministic Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 166 (1-2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3975(95)00190-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The validity problem for the logic DALLA is decidable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (1), pp.79--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Non Uniform Strategies for Tableaux Calculi for Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (1), pp.77-96. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.1995.10510844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-SAT = SAT for a class of normal modal logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54 (5), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-0190(95)00060-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reasoning about Hoare Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Rewitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12 (3-4), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01530788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the transfer of proofs, lemmas and strategies from classical to non classical logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Caferra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 52 (2), pp.197--232. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01058389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Constraint Automata for Description Logics with Concrete Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianwen Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of Adding Assignments in Linear-Time Temporal Logics Modulo Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia. pp.260--270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing-How Reasoning with Budgets Recasted: Universal Reachability Problem on VASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Reachability Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity of Standpoint LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Andrzej Wałega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.1206--1213, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage a Budget with ATL+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raine Rönnholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Knowledge Representation and Reasoning (KR’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.188-197, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2023/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Checking for Ability-Based Logics with Constrained Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th AAAI Conference on Artificial Intelligence (AAAI-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, Feb 2023, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps Towards Taming Description Logics with Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Quaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Edition of the European Conference on Logics in Artificial Intelligence (JELIA'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dresden (GERMANY), Germany. pp.322--337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Automata on Infinite Data Trees: from CTL(ℤ)/ CTL*(ℤ) to Decision Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Quaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Concurrency Theory (CONCUR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antwerp, Belgium. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2023.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Reasoning about Dynamic Axioms in Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence, IJCAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Logics with Composition on Finite Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saarbruecken, Germany. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373718.3394787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterised Resource-Bounded ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Alechina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Logan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirty-Fourth AAAI Conference on Artificial Intelligence, AAAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with a Bounded Number of Resources in ATL+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.624--631, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA200147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Calculi for Separation Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2020.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-bounded ATL: the Quest for Tractable Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.206--214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-bounded ATL : the Quest for Tractable Fragments En quête de fragments mécanisables pour ATL avec ressources Keywords Logics for agents and multi-agent systems, verification techniques for multi-agent systems, model-checking, vec- tor addition systems with states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatising logics with separating conjunctions and modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Logics in Artificial Intelligence (JELIA'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Propositional Quantification Makes Modal Logics on Trees Robustly Hard?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual ACM/IEEE Symposium on Logic In Computer Science (LICS'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2019.8785656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Adding Reachability Predicates in Propositional Separation Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mansutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Foundations of Software Science and Computation Structures FOSSACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Modal Separation Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modal Logic, Bern, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Temporal and Separation Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Temporal Representation and Reasoning, TIME 2018, Warsaw, Poland.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Varsovie, Poland. pp.1:1--1:4, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2018.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Symbolic Heaps Modulo Permission Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IARCS Foundation on Software Technology and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kanpur, India. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Resource-Bounded Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Alechina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Bulling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Logan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop Reachability Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kim Guldstrand Larsen; Igor Potapov; Jiří Srba, Sep 2016, Aalborg, Denmark. pp.36-50, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45994-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Modalities in Separation Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Conference on Advances in Modal Logics (AiML'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Groningen, Netherlands. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive completeness of separation logic with two variables and no separating conjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL-LICS '14: JOINT MEETING OF the Twenty-Third EACSL Annual Conference on COMPUTER SCIENCE LOGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.37:1-37:10, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation Logic with One Quantified Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larchey-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Computer Science Symposium (CSR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06686-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Between Model-Checking Flat Counter Systems and Presburger Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reachability Problems - 8th International Workshop, RP 2014, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Ouaknine; Igor Potapov; James Worrell, Sep 2014, Oxford, United Kingdom. pp.85-97, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Verifying Regular Properties on Flat Counter Systems,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automata, Languages, and Programming - 40th International Colloquium, ICALP 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Riga, Latvia. pp.162-173, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39212-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Data Repetitions with Counter Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Praveen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual IEEE/ACM Symposium on Logic in Computer Science (LICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2013.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witness Runs for Counter Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Frontiers of Combining Systems (FroCoS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Fontaine; Christophe Ringeissen; Renate Schmidt, Sep 2013, Nancy, France. pp.120-150, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40885-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Checking Bounded Multi-Pushdown Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kshitij Bansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Computer Science Symposium in Russia, CSR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ekaterinburg, Russia. pp.405-417, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38536-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata-Based Computation of Temporal Equilibrium Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on Logic Program Synthesis and Transformation (LOPSTR'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Vidal, Jun 2011, Odense, Denmark. pp.57-72, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32211-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Regularity for Presburger Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Carreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Advances in Modal Logics (AiML'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Bolander; Torben Brauner; Silvio Ghilardi; Lawrence Moss, Aug 2012, Copenhagen, Denmark. pp.161-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Past LTL and Flat Counter Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference, IJCAR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernhard Gramlich; Dale Miller; Uli Sattler, Jun 2012, Manchester, United Kingdom. pp.179-193, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net Reachability Graphs: Decidability Status of FO Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARCS, Dec 2011, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00627657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Reversal-Bounded Model-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello M Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Frontiers of Combining Systems (FroCoS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viorica Sofronie-Stokkermans; Cesare Tinelli, Oct 2011, Saarbruecken, Germany. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24364-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Model-Checking Freeze LTL over Counter Machines Becomes Decidable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSSACS 2010 - Foundations of Software Science and Computational Structures, 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luke Ong, Mar 2010, Paphos, Cyprus. pp.176-190, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12032-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Selective Unboundedness of VASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshops on Verification of Infinite State Systems (INFINITY'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Singapore, Singapore. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.39.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The covering and boundedness problems for branching vector addition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jurdziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Lachish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science, FSTTCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kanpur, India. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking Freeze LTL over One-Counter Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sangnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Foundations of Software Science and Computation Structures (FoSSaC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Budapest, Hungary. pp.490-504, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78499-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Almighty Wand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Logic, 22nd International Workshop, CSL 2008, 17th Annual Conference of the EACSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bertinoro, Italy. pp.323-338, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87531-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Bounding Syntactic Resources on Presburger LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Temporal Representation and Reasoning (TIME'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.94-104, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIME.2007.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of temporal logic with until and since over ordinals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference Logic for Programming, Artificial Intelligence, and Reasoning ( LPAR 2007 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nachum Dershowitz; Andrei Voronkov, Oct 2007, Erevan, Armenia. pp.531-545, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75560-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Temporal Logic of Repeating Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak D’souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium, LFCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei Artemov; Anil Nerode, Jun 2007, New York, United States. pp.180-194, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72734-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Sequences of Memory States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lozes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium on Logical Foundations of Computer Science (LFCS07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei Artemov; Anil Nerode, Jul 2007, New York, United States. pp.100-114, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72734-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presburger Modal Logic Is PSPACE-Complete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAR 2006 - Automated Reasoning, Third International Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrich Furbach; Natarajan Shankar, Aug 2006, Seattle, United States. pp.541-556, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11814771_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTL with the Freeze Quantifier and Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual IEEE Symposium on Logic in Computer Science (LICS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, United States. pp.17-26, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2006.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model-checker for counter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Goranko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govert van Drimmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATVA 2006 - 4th International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Susanne Graf; Wenhui Zhang, Oct 2006, Beijing, China. pp.493-507, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11901914_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Freeze Quantifier in Constraint LTL: Decidability and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Temporal Representation and Reasoning (TIME'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Burlington, United States. pp.113-121, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIME.2005.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about transfinite sequences (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATVA 2005 - 3rd International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doron A. Peled; Yih-Kuen Tsay, Oct 2005, Taipei, Taiwan. pp.248-262, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11562948_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of qualitative $\mathbb{Z}$ constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCUR 2005 - 16th International Conference on Concurrency Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martín Abadi; Luca de Alfaro, Aug 2005, San Francisco, United States. pp.518-532, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11539452_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTL over Integer Periodicity Constraints (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, FOSSACS 2004 (International Conference on Foundations of Software Science and Computation Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Walukiewicz, Mar 2004, Barcelona, Spain. pp.121-135, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24727-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Modal Logics through Relational Translations into GF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Nivelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Methods for Modalities (M4M-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Areces; Patrick Blackburn, Sep 2003, Nancy, France. pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata-Theoretic Approach to Constraint LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak D’souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foundations of Software Technology and Theoretical Computer Science (FST&amp;TCS'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Kanpur, India. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36206-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Analysis of the State Explosion Problem in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laroussinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Symposium on Theoretical Aspects of Computer Science Antibes - Juan les Pins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmut Alt; Afonso Ferreira, Mar 2002, Antibes - Juan les Pins, France. pp.620-631, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45841-7_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Constraints from a Modal Logic Point of View (Extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Alechina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Rijke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Workshop on Knowledge Representation meets Databases {KRDB 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Lenzerini; Daniele Nardi; Werner Nutt; Dan Suciu, Sep 2001, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Simple Dependent Bimodal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, TABLEAUX 2000, St Andrews, Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roy Dyckhoff, Jul 2000, St Andrews, United Kingdom. pp.190-204, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10722086_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O((n.log n) 3 )-time transformation from Grz into decidable fragments of classical first-order logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Goré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on First order Theorem Proving (FTP'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Caferra; Gernot Salzer, Nov 1998, Vienna, Austria. pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequent Calculi for Nominal Tense Logics: A Step Towards Mechanization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Reasoning with Analytic Tableaux and Related Methods (TABLEAUX'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Saratoga Springs, United States. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48754-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut-Free Display Calculi for Nominal Tense Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Goré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods, International Conference, TABLEAUX '99, Saratoga Springs, NY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neil Murray, Jun 1999, Saratoga Springs, United States. pp.155-170, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48754-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable Transformations from Modal Provability Logics into First-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Goré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Automated Deduction Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harald Ganzinger, Jul 1999, Trento, Italy. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48660-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Similarity Logics are Decidable: Reduction to FO2 with Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Konikowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Logics in Artificial Intelligence (JELIA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jurgen Dix; Luis Farinas del Cerro; Ulrich Furbach, Oct 1998, Dagstuhl, Germany. pp.279-293, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-49545-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of propositional linear temporal logics in simple cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Theoretical Aspects of Computer Science (STACS 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France. pp.61-72, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0028549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefixed Tableaux Systems for Modal Logics with Enriched Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Joint Conference on Artificial Intelligence (IJCAI'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Nagoya, Japan. pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple tableau system for the logic of elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Theorem Proving with Analytic Tableaux and Related Methods (TABLEAUX '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Palerme, Italy. pp.177-192, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61208-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite model property for a logic for data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Granada, Spain. pp.871--876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of information logics with a decidable validity problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 1996 21st International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wojciech Penczek; Andrzej Szałas, Sep 1996, Krakow, Poland. pp.291-302, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61550-4_156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchy of Backward Translations: Applications to Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second World Conference on the Fundamentals of Artificial Intelligence, WOCFAI 1995,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel De Glas; Zdzislaw Pawlak, Jul 1995, Paris, France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Extending Ground Resolution with Symmetry Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boy de La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Joint Conference on Artificial Intelligence, (IJCAI'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montreal, Canada. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using connection method in modal logics: Some advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Theorem Proving with Analytic Tableaux and Related Methods (TABLEAUX'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Baumgartner; Reiner Hähnle; Joachim Possega, May 1995, St. Goar, Germany. pp.63-78, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-59338-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution for Weak Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Jorrand; Vasil Sgurev, Jan 1994, Sofia, Bulgaria. pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient strategies for Automated reasoning in modal logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop JELIA'94 York, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Craig MacNish; David Pearce; Luís Moniz Pereira, Sep 1994, York, United Kingdom. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0021972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between direct method and translation method in non classical logics : some results in propositional S5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Caferra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 13th International Joint Conference on Artificial Intelligence (IJCAI-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic morphisms as a framework for the backward transfer of lemmas and strategies in some modal and epistemic logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Caferra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th National Conference of the American Association for Artificial Intelligence (AAAI-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Anaheim, United States. pp.421--426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Conference on Advances in Modal Logic (AiML'16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Dmitrievich Beklemishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Maté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-84890-201-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Logics in Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Goranko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781139236119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Symposium on Temporal Representation and Reasoning (TIME 2008), Montréal, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-0-7695-3181-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Information: Structure, Inference, Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 978-3-662-04997-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about reversal-bounded counter machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska on Relational Methods in Logic and Computer Science, volume 17 of Outstanding Contributions to Logic, Springer, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.441--479, 2018, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-97879-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Verification using Temporal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'Souza, Deepak and Shankar, Priti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern applications of automata theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, World Scientific, pp.457-494, 2012, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/7237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Infinite-State Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Analysis in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.221-269, 2011, 9781848213142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Logics with Weak Forms of Recursion: PSPACE Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modal Logic (AIML'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.113-138, 2002, 979-981-238-179-8. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812776471_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Semilattices of Relations in Logics with Relative Accessibility Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Orlowska; Andrzej Szalas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relational Methods for Computer Science Applications. Selected Papers from 4th International Seminar on Relational Methods in Logic, Algebra and Computer Science ({RelMiCS}'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.163-181, 2001, 978-3-7908-1828-4. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1828-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscernibility and complementarity relations in information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimiter Vakarelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jelle Gerbrandy; Maarten Marx; Maarten de Rijke; Yde Venema. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFAK: Essays Dedicated to Johan van Benthem on the Occasion of his 50th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational representability: Abstract models versus concrete models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Dubois; Henri Prade; Erich Peter Klement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy sets, Logics and Reasoning about Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301--314, 1999, Applied Logic Series, 978-94-017-1652-9. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-1652-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational representability of models for information logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Orlowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic at Work. Essays Dedicated to the Memory of Helena Rasiowa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physica Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-409, 1999, 978-3-7908-1864-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity Relations: Reduction of Decision Rules and Informational Representability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lech Polkowski; Andrzej Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rough Sets in Knowledge Discovery 1 -- Methodology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.99-106, 1998, 978-3-7908-1884-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical analysis of indiscernibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Orlowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Orlowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incomplete Information: Rough Set Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.347-380, 1998, 78-3-7908-1888-8. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1888-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Automata on Infinite Data Trees: From CTL(Z)/CTL*(Z) To Decision Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Quaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Propositional Quantification Makes Modal and Temporal Logics on Trees Robustly Hard?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding regular grammar logics with converse through first-order logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Nivelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches directe et par traduction en logiques modales: nouvelles stratégies et traduction inverse de preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Grenoble, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03199669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques pour la spécification et vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logique en informatique [cs.LO]. Université Denis Diderot Paris 7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03189929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiments of Presburger Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Paris, France. 2016, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Investigations on Separation Logics (ESSLLI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Barcelona, Spain. 2015, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture notes on &amp;quot;Decidable problems on counter systems&amp;quot;, ESSLLI'10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Copenhagen, Denmark. 2010, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité algorithmique de variantes de LTL pour la vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Complexité algorithmique de variantes de LTL pour la vérification, Cachan, France. 2004, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et Formalisation du Raisonnement cours de DEA partie II -Logiques Non Classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Logique et Formalisation du Raisonnement, Grenoble, France. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Reasoning – Seventh International Joint Conference (IJCAR 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kapur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weidenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Demri; Deepak Kapur; Christoph Weidenbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Joint Conference - IJCAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Vienna, Austria. 8562, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LNCS - Lecture Notes in Computer Science, 978-3-319-08586-9. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08587-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Modalities 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Areces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of Methods for Modalities 2007 (231), Electronic Notes in Computer Science, pp.1--362, 2009, Electronic Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16052,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D41C6FC"/>
+    <w:nsid w:val="2DC3E13D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16283,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-demri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3493-2610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsv.fr/~demri/recent-talks.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsv.fr/~demri/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikimpri.dptinfo.ens-cachan.fr/doku.php?id=cours:c-1-39" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikimpri.dptinfo.ens-cachan.fr/doku.php?id=cours:c-1-36&amp;#wg_sb2_scientific_watchuncertainty_temporal_reasoning_in_ai_s_demri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecampus.paris-saclay.fr/course/view.php?id=165383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783032118844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etaps.org/2026/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2026.ijcai.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icalppodcspaa2026.cs.rhul.ac.uk/icalp/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ens-lyon.fr/francois.schwarzentruber/research/events/logicnn2026/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easychair.org/smart-program/NCL26/home.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Quaas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(2:16)2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bednarczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mansutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(3:5)2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exab016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477986.3477988" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103557" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-17(3:17)2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Alechina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bulling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Demri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Logan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9713-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sangnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(3:1)2016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2835490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exv028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parosh Aziz Abdulla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2015.03.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2015.1018801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2013.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzi&#324;ski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lachish" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2012.04.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brochenin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.12.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(4:9)2012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak d'Souza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gascon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govert van Drimmelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.20.313-344" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rabinovich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(4:9)2010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2010.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507244.1507246" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exp037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.07.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054107004589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2006.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2006.09.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Orlowska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroussinie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Schnoebelen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2005.11.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.02.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.16.311-347" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exi043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Nivelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-005-5788-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VZKLXZ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00082-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Rijke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/13.6.939" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Sattler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1220762.1220763" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Gor&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/12.5.861" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/12.6.993" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XBQKLVKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2001.3094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/11.6.933" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008341521750" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FLB5ZXLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov M. Gabbay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005235713913" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VW9LDCT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005260600511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Stepaniuk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026499402531" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008227432405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192782v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00157-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004944015811" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3B6RPK4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00190-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.1995.10510844" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(95)00060-P" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC94XN1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rewitzky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01530788" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8W892J9K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herment" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01058389" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LR7C67V8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Gu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.42" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Andrzej Wa&#322;ega" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240616" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine R&#246;nnholm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201369v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2023.29" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005865v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394787" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200147" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2020.19" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_45" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785656" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920563v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366656v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2018.1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lozes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2017.25" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202652v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201037v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258802v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06686-8_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201035v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603142" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201531v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39212-2_17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SRLX5BMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Bansal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_35" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabalar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32211-2_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194913v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Carreiro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Dhar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_16" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello M Bersani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_13" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.39.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201404v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87531-4_24" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3BLDT4CR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203563v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_38" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.63" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201337v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202404v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak D&#8217;souza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_13" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201487v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11814771_44" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201335v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2006.31" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203578v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901914_36" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203572v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_20" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2005.28" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203570v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11539452_39" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200958v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24727-2_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36206-1_12" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9T60Q8RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45841-7_51" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195235v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722086_17" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195009v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195331v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48754-9_15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QDRB7R78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48754-9_16" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T31SQMT2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201407v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48660-7_2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W0SLHMPP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195324v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Konikowska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49545-2_19" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-23RZ5F2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnoebelen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0028549" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195295v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61208-4_12" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61550-4_156" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD4JM3LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204987v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195010v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201134v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-59338-1_28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5BS3FNLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200954v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201129v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0021972" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD7CL9LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201131v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191063v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Dmitrievich Beklemishev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Mat&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189977v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/temporal-logics-in-computer-science/1EEDB306B4B0047568D8C91DFFC321D8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191892v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jensen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190271v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783540419044" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366668v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97879-6_17" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/7237" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288079v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194865v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776471_0007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194796v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1828-4_10" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D2747178DD226D37890E18B6DB93EA5913E3A72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192504v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiter Vakarelov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201138v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780792359777" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1652-9_20" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4198E66989C0EB60BF0392DDDA5A175BC165709E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195297v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783790818642" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195328v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193466v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1888-8_11" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D134B3228774E3A5E39691CA7A0424C75FD6A64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144311v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210588v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03199669v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03189929v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188114v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187866v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192775v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592043v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201332v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098072v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kapur" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-08587-6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323836v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-demri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3493-2610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsv.fr/~demri/recent-talks.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsv.fr/~demri/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikimpri.dptinfo.ens-cachan.fr/doku.php?id=cours:c-1-39" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikimpri.dptinfo.ens-cachan.fr/doku.php?id=cours:c-1-36&amp;#wg_sb2_scientific_watchuncertainty_temporal_reasoning_in_ai_s_demri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecampus.paris-saclay.fr/course/view.php?id=165383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783032118844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etaps.org/2026/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2026.ijcai.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icalppodcspaa2026.cs.rhul.ac.uk/icalp/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ens-lyon.fr/francois.schwarzentruber/research/events/logicnn2026/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategic-reasoning.github.io/lamassr26/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easychair.org/smart-program/NCL26/home.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Quaas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(2:16)2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bednarczyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mansutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(3:5)2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exab016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477986.3477988" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-17(3:17)2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Alechina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bulling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Demri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Logan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galmiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larchey-Wendling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9713-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sangnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(3:1)2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2835490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186079v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exv028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parosh Aziz Abdulla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2015.03.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2015.1018801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724711" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2013.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzi&#324;ski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lachish" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2012.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brochenin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.12.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(4:9)2012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak d'Souza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gascon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govert van Drimmelen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.20.313-344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rabinovich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(4:9)2010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2010.03.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507244.1507246" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exp037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.07.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189812v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054107004589" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2006.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2006.09.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Orlowska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroussinie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Schnoebelen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2005.11.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.02.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.16.311-347" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exi043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Nivelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-005-5788-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VZKLXZ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00082-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189647v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Rijke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/13.6.939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Gor&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/12.5.861" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Sattler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1220762.1220763" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195079v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/12.6.993" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XBQKLVKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2001.3094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/11.6.933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008341521750" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FLB5ZXLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov M. Gabbay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005235713913" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VW9LDCT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005260600511" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Stepaniuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192512v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026499402531" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008227432405" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00157-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004944015811" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3B6RPK4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193470v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00190-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.1995.10510844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(95)00060-P" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC94XN1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193712v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rewitzky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01530788" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8W892J9K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01058389" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LR7C67V8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Gu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.42" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Andrzej Wa&#322;ega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240616" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine R&#246;nnholm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2023.29" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394787" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005859v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200147" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2020.19" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328812v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_45" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350328v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785656" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366656v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2018.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lozes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2017.25" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603142" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06686-8_10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201531v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201533v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39212-2_17" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SRLX5BMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Bansal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_35" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabalar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32211-2_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Carreiro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Dhar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_16" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello M Bersani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195047v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.39.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_34" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201440v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87531-4_24" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3BLDT4CR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201477v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.63" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202404v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak D&#8217;souza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_13" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201337v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201487v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11814771_44" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201335v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2006.31" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203578v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901914_36" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2005.28" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203570v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11539452_39" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200958v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24727-2_10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36206-1_12" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9T60Q8RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45841-7_51" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202950v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195235v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722086_17" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195009v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195331v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48754-9_15" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QDRB7R78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201530v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48754-9_16" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T31SQMT2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201407v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48660-7_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W0SLHMPP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195324v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Konikowska" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49545-2_19" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-23RZ5F2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnoebelen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0028549" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195295v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61208-4_12" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204987v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202624v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61550-4_156" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD4JM3LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195010v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-59338-1_28" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5BS3FNLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200954v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0021972" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD7CL9LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200948v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Dmitrievich Beklemishev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Mat&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189977v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/temporal-logics-in-computer-science/1EEDB306B4B0047568D8C91DFFC321D8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191892v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jensen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190271v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783540419044" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366668v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97879-6_17" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/7237" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288079v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776471_0007" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194796v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1828-4_10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D2747178DD226D37890E18B6DB93EA5913E3A72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192504v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiter Vakarelov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201138v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780792359777" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1652-9_20" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4198E66989C0EB60BF0392DDDA5A175BC165709E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195297v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783790818642" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195328v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193466v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1888-8_11" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D134B3228774E3A5E39691CA7A0424C75FD6A64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144311v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210588v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234837v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03199669v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03189929v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188114v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187866v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192775v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592043v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201332v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098072v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kapur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-08587-6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323836v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>