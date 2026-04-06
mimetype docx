--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -3845,287 +3845,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO² - A Process and Observation Ontology in Food Science. Application to Dairy Gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joe Raad</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_13⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418097v1</w:t>
+                <w:t xml:space="preserve">hal-01357749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PO² - A Process and Observation Ontology in Food Science. Application to Dairy Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.163-176, </w:t>
+              <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gottingen, Germany. pp.155-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357749v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support system using multi-source scientific data, an ontological approach and soft computing - application to eco-efficient biorefinery</w:t>
               </w:r>
@@ -6232,51 +6232,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t>
+                <w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -6304,93 +6304,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315887v3</w:t>
+                <w:t xml:space="preserve">hal-05315873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t>
+                <w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -6418,69 +6418,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315873v3</w:t>
+                <w:t xml:space="preserve">hal-05315887v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t>
               </w:r>
@@ -7064,51 +7064,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (3)</w:t>
+        <w:t xml:space="preserve">Logiciel (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7461,53 +7461,176 @@
                 <w:t xml:space="preserve">⟨swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Align tool, a new food source alignment method between two Food composition databases (FCDBs) using FoodOn and Langual as background knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7654,51 +7777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>