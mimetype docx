--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1180,316 +1180,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter et découvrir des liens d’identité contextuelle dans une base de connaissances : Application à des données expérimentales en sciences du vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Raad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962007v1</w:t>
+                <w:t xml:space="preserve">hal-04693770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Comment représenter et découvrir des liens d’identité contextuelle dans une base de connaissances : Application à des données expérimentales en sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.345-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.32.345-372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693770v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-OPT: A software for supporting decision-making in the field of modified atmosphere packaging of fresh non respiring foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), pp.231-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NutriKG -Un Graphe de Connaissances pour Modéliser les Préférences et les Besoins Nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nageeta Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,51 +2349,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances, IC 2025, Dijon, France, July 2-4, 2025</w:t>
+              <w:t xml:space="preserve">IC 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SemFAEN: Semantics for Future Food, Agriculture, Environment and Nutrition, Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3760,51 +3760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3851,51 +3851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,90 +3994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PO² - A Process and Observation Ontology in Food Science. Application to Dairy Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Gottingen, Germany. pp.155-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4245,51 +4245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support Tool based on microbial safety prediction for a better dimensioning of modified atmosphere packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,269 +4489,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie L. Soler</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004442v1</w:t>
+                <w:t xml:space="preserve">hal-01190216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A decision making platform for risk-benefit analysis of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Touhami</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie L. Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190216v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of scientific uncertainty in food risk analysis process</w:t>
               </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve E. Feinblatt-Mélèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,51 +5595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t>
+                <w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -6190,69 +6190,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315840v3</w:t>
+                <w:t xml:space="preserve">hal-05315887v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t>
               </w:r>
@@ -6346,51 +6346,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t>
+                <w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
@@ -6418,69 +6418,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t>
+              <w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315887v3</w:t>
+                <w:t xml:space="preserve">hal-05315840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t>
               </w:r>
@@ -6967,51 +6967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">@Web, a software to annotate heterogeneous scientific data sources guided by a termino-ontological resource: presentation of reliability criteria quotation registration to assess data source reliability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,51 +7777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>