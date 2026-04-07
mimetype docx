--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -334,278 +334,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiPTUNE: an automated pipeline for noninvasive prenatal testing in an accurate, integrative and flexible framework</w:t>
+                <w:t xml:space="preserve">Energy preserving methods for nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duboc</w:t>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pratella</w:t>
+                <w:t xml:space="preserve">Stephane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Milanesio</w:t>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Boudjarane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.618-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbab380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drz067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477359v1</w:t>
+                <w:t xml:space="preserve">hal-01951527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy preserving methods for nonlinear Schrödinger equations</w:t>
+                <w:t xml:space="preserve">NiPTUNE: an automated pipeline for noninvasive prenatal testing in an accurate, integrative and flexible framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Besse</w:t>
+                <w:t xml:space="preserve">Véronique Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Descombes</w:t>
+                <w:t xml:space="preserve">David Pratella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+                <w:t xml:space="preserve">Marco Milanesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Boudjarane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), pp.618-653. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drz067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbab380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951527v1</w:t>
+                <w:t xml:space="preserve">hal-03477359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exponential-Based DGTD Method for Modeling 3-D Plasma-Surrounded Hypersonic Vehicles</w:t>
               </w:r>
@@ -2033,295 +2033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t>
+                <w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100816869⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457731v4</w:t>
+                <w:t xml:space="preserve">hal-00573043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t>
+                <w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (1), pp.76-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/100816869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573043v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457731v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive time splitting method for multi-scale evolutionary partial differential equations</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Boundary Conditions for One-Dimensional Cubic Nonlinear Schrodinger Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order estimates in time of splitting methods for the nonlinear Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,51 +4791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarz Waveform Relaxation Methods for Systems of Semi-Linear Reaction-Diffusion Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BF22004"/>
+    <w:nsid w:val="762C2BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5698,51 +5698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-descombes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176475079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05827-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duboc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanesio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04464372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2963923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.04.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244237v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2016.09.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2752223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1010282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9669-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZC08Z5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Thalhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Durochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGQT6SG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-010-0282-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D889740A47AC166273B30AA0FB456DDD7E43F4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0235-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955032v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nehmetallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_41" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01601-6_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pugin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lant&#233;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-descombes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176475079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05827-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duboc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanesio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04464372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2963923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.04.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244237v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2016.09.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2752223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1010282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9669-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZC08Z5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Thalhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Durochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGQT6SG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-010-0282-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D889740A47AC166273B30AA0FB456DDD7E43F4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0235-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955032v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nehmetallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_41" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01601-6_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pugin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lant&#233;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>