--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -334,278 +334,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy preserving methods for nonlinear Schrödinger equations</w:t>
+                <w:t xml:space="preserve">NiPTUNE: an automated pipeline for noninvasive prenatal testing in an accurate, integrative and flexible framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Besse</w:t>
+                <w:t xml:space="preserve">Véronique Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Descombes</w:t>
+                <w:t xml:space="preserve">David Pratella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+                <w:t xml:space="preserve">Marco Milanesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Boudjarane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), pp.618-653. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drz067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbab380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951527v1</w:t>
+                <w:t xml:space="preserve">hal-03477359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiPTUNE: an automated pipeline for noninvasive prenatal testing in an accurate, integrative and flexible framework</w:t>
+                <w:t xml:space="preserve">Energy preserving methods for nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duboc</w:t>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pratella</w:t>
+                <w:t xml:space="preserve">Stephane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Milanesio</w:t>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Boudjarane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.618-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbab380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drz067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477359v1</w:t>
+                <w:t xml:space="preserve">hal-01951527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exponential-Based DGTD Method for Modeling 3-D Plasma-Surrounded Hypersonic Vehicles</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Boundary Conditions for One-Dimensional Cubic Nonlinear Schrodinger Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order estimates in time of splitting methods for the nonlinear Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,269 +3972,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
+                <w:t xml:space="preserve">Adaptive Time-Space Algorithms for the Simulation of Multi-scale Reaction Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.379-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697727v1</w:t>
+                <w:t xml:space="preserve">hal-00590796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Time-Space Algorithms for the Simulation of Multi-scale Reaction Waves</w:t>
+                <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590796v1</w:t>
+                <w:t xml:space="preserve">hal-00697727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4791,51 +4791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarz Waveform Relaxation Methods for Systems of Semi-Linear Reaction-Diffusion Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="762C2BD3"/>
+    <w:nsid w:val="B6A95D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5698,51 +5698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-descombes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176475079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05827-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duboc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanesio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04464372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2963923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.04.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244237v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2016.09.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2752223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1010282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9669-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZC08Z5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Thalhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Durochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGQT6SG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-010-0282-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D889740A47AC166273B30AA0FB456DDD7E43F4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0235-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955032v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nehmetallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_41" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01601-6_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pugin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lant&#233;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-descombes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176475079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05827-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duboc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanesio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04464372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2963923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.04.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244237v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2016.09.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2752223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1010282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9669-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZC08Z5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Thalhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Durochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGQT6SG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-010-0282-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D889740A47AC166273B30AA0FB456DDD7E43F4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0235-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955032v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nehmetallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_41" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01601-6_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pugin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lant&#233;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>