--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -819,395 +819,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based adaptive multiresolution for time-space multi-scale reaction-diffusion systems on multi-core architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Family of Exponential-Based High-Order DGTD Methods for Modeling 3-D Transient Multiscale Electromagnetic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.19⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.5960 - 5974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2752223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148617v3</w:t>
+                <w:t xml:space="preserve">hal-01674026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal convergence analysis of a locally implicit discontinuous galerkin time domain method for electromagnetic wave propagation in dispersive media</w:t>
+                <w:t xml:space="preserve">Task-based adaptive multiresolution for time-space multi-scale reaction-diffusion systems on multi-core architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2016.09.038⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244237v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148617v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Family of Exponential-Based High-Order DGTD Methods for Modeling 3-D Transient Multiscale Electromagnetic Problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal convergence analysis of a locally implicit discontinuous galerkin time domain method for electromagnetic wave propagation in dispersive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (11), pp.5960 - 5974. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 316, pp.122-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2752223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2016.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674026v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally implicit discontinuous Galerkin time domain method for electromagnetic wave propagation in dispersive media applied to numerical dosimetry in biological tissues</w:t>
               </w:r>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (5), pp.A2611-A2633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,90 +1310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of operator splitting in the non-asymptotic regime for nonlinear reaction-diffusion equations. Application to the dynamics of premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (3), pp.1311-1334. </w:t>
@@ -1431,64 +1431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of human ischemic stroke in realistic 3D geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally implicit time integration strategies in a discontinuous Galerkin method for Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,51 +1763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Durochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2039,51 +2039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (1), pp.76-104. </w:t>
@@ -2301,261 +2301,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457731v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive time splitting method for multi-scale evolutionary partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parareal operator splitting techniques for multi-scale reaction waves: Numerical analysis and strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.1-31. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (5), pp.825-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793744211000412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587036v2</w:t>
+                <w:t xml:space="preserve">hal-00482099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parareal operator splitting techniques for multi-scale reaction waves: Numerical analysis and strategies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Adaptive time splitting method for multi-scale evolutionary partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (5), pp.825-852. </w:t>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793744211000412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482099v2</w:t>
+                <w:t xml:space="preserve">hal-00587036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact local error representation of exponential operator splitting methods for evolutionary problems and applications to linear Schrödinger equations in the semi-classical regime.</w:t>
               </w:r>
@@ -3038,64 +3038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (6), pp.749 - 765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,51 +3805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOSAHOM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia. pp.205-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3896,51 +3896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques adaptatives pour la simulation de la dynamique de fronts de réaction multi-échelles en temps et en espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3978,90 +3978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Time-Space Algorithms for the Simulation of Multi-scale Reaction Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.379-387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator splitting methods with error estimator and adaptive time-stepping. Application to the simulation of combustion phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,51 +4621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
@@ -5315,51 +5315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a stroke: numerical problems and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,51 +5467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6A95D8B"/>
+    <w:nsid w:val="332E03F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5698,51 +5698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-descombes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176475079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05827-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duboc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanesio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04464372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2963923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.04.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244237v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2016.09.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2752223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1010282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9669-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZC08Z5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Thalhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Durochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGQT6SG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-010-0282-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D889740A47AC166273B30AA0FB456DDD7E43F4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0235-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955032v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nehmetallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_41" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01601-6_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pugin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lant&#233;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-descombes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176475079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05827-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duboc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanesio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04464372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2963923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.04.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2752223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244237v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2016.09.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1010282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9669-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZC08Z5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Thalhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Durochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGQT6SG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482099v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-010-0282-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D889740A47AC166273B30AA0FB456DDD7E43F4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0235-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-003-0496-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFR8HZ8J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955032v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nehmetallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_41" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01601-6_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pugin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183745v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319415871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41589-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lant&#233;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>