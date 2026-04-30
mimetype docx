--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -818,1062 +818,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Diversity under Sparse Interaction and Sparse Reward: Application to Grasping in Robotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Asynchronous Control Using Meta-Learned Neural Ordinary Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hélénon</w:t>
+                <w:t xml:space="preserve">Achkan Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda Coninx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faïz Benamar</w:t>
+                <w:t xml:space="preserve">Steffen Rühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/evco_a_00363⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.403-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3326350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719545v1</w:t>
+                <w:t xml:space="preserve">hal-04723191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Asynchronous Control Using Meta-Learned Neural Ordinary Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering and Exploiting Sparse Rewards in a Learned Behavior Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Paolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achkan Salehi</w:t>
+                <w:t xml:space="preserve">Miranda Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Rühl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+                <w:t xml:space="preserve">Alban Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723191v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Exploiting Sparse Rewards in a Learned Behavior Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality Diversity under Sparse Interaction and Sparse Reward: Application to Grasping in Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Paolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">François Hélénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Laflaquière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+                <w:t xml:space="preserve">Faïz Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-28</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/evco_a_00363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239313v1</w:t>
+                <w:t xml:space="preserve">hal-04719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot Quality-Diversity Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+                <w:t xml:space="preserve">Behavioral Repertoire via Generative Adversarial Policy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jegorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Hospedales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3148438⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.1344-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2020.3008574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569179v1</w:t>
+                <w:t xml:space="preserve">hal-03992639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Paths for Machine Learning in Robotics [Industry Activities]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploratory State Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Listmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+                <w:t xml:space="preserve">Astrid Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Tenorth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.141-144. </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3213205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992530v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory State Representation Learning</w:t>
+                <w:t xml:space="preserve">Building an Affordances Map With Interactive Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Merckling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t>
+                <w:t xml:space="preserve">Léni Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Coninx</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Oussama Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.504459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2022.504459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864236v1</w:t>
+                <w:t xml:space="preserve">hal-03992611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Affordances Map With Interactive Perception</w:t>
+                <w:t xml:space="preserve">Innovation Paths for Machine Learning in Robotics [Industry Activities]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léni Le Goff</w:t>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Yaakoubi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Spranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Listmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Tenorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2022.504459⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3213205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992611v1</w:t>
+                <w:t xml:space="preserve">hal-03992530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Repertoire via Generative Adversarial Policy Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-centered AI and robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothy Hospedales</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirko Straube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2020.3008574⟩</w:t>
+              <w:t xml:space="preserve">AI Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42467-021-00014-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992639v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-centered AI and robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Few-shot Quality-Diversity Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achkan Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.4424 - 4431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42467-021-00014-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3148438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992545v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From exploration to control: Learning object manipulation skills through novelty search and local adaptation</w:t>
               </w:r>
@@ -2091,282 +2091,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des robots capables de faire face à des environnements ouverts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+                <w:t xml:space="preserve">Action Generation Adapted to Low-Level and High-Level Robot-Object Interaction States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2019.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339132v1</w:t>
+                <w:t xml:space="preserve">hal-02277550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Generation Adapted to Low-Level and High-Level Robot-Object Interaction States</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+                <w:t xml:space="preserve">Des robots capables de faire face à des environnements ouverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2019.00056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277550v1</w:t>
+                <w:t xml:space="preserve">hal-02339132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Hospedales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2411,252 +2411,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26th Annual Computational Neuroscience Meeting (CNS*2017): Part 2</w:t>
+                <w:t xml:space="preserve">Bootstrapping Q-Learning for Robotics from Neuro-Evolution Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid L. Rubchinsky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12868-017-0371-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2016.2628817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580190v1</w:t>
+                <w:t xml:space="preserve">hal-01494744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping Q-Learning for Robotics from Neuro-Evolution Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">26th Annual Computational Neuroscience Meeting (CNS*2017): Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid L. Rubchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwoo Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Klijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Cumming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Zimmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stuart Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (Suppl 1), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2016.2628817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12868-017-0371-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494744v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental testing and simulations of speed variations impact on fuel consumption of conventional gasoline passenger cars</w:t>
               </w:r>
@@ -2789,51 +2789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches en Robotique Cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/1 (65), pp.7-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3069,222 +3069,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.91-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687617v1</w:t>
+                <w:t xml:space="preserve">hal-00687609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Koos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (1), pp.91-133. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687609v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multiobjective evolutionary algorithms and data-mining methods to optimize ornithopters' kinematics</w:t>
               </w:r>
@@ -3391,51 +3391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MENNAG: a modular, regular and hierarchical encoding for neural-networks based on attribute grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (3), pp.187-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving PID-like neurocontrollers for non-linear control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to vision-based autonomous helicopter flight in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,51 +4028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFERES: un framework pour la conception de systèmes multi-agents adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,51 +4298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to explore when mistakes are not allowed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Pecqueux-Guézénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4393,51 +4393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qdgset: a Large Scale Grasping Dataset Generated With Quality-Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hélénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,308 +4508,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Plug-and-Play Vision-Based Grasping Module for Robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Domain Randomization for Sim2real Transfer of Automatically Generated Grasping Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hélénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Mobile Manipulation and Embodied Intelligence at ICRA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan. pp.4112-4118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10610677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719524v1</w:t>
+                <w:t xml:space="preserve">hal-04719478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Randomization for Sim2real Transfer of Automatically Generated Grasping Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Plug-and-Play Vision-Based Grasping Module for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hélénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Mobile Manipulation and Embodied Intelligence at ICRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10610677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04719478v1</w:t>
+                <w:t xml:space="preserve">hal-04719524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up 6-DoF Grasp Sampling with Quality-Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hélénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,77 +4903,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23 Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbon (Portugal), Portugal. pp.151-154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5007,51 +5007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesics, Non-linearities and the Archive of Novelty Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achkan Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,64 +5137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakumo Kunimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5213,144 +5213,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Reward Exploration via Novelty Search and Emitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Laflaquière</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference 2021 (GECCO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France. </w:t>
+              <w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3449639.3459314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200022v1</w:t>
+                <w:t xml:space="preserve">hal-03404366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BR-NS: an Archive-less Approach to Novelty Search</w:t>
               </w:r>
@@ -5434,187 +5434,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sparse Reward Exploration via Novelty Search and Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Paolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference 2021 (GECCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3449639.3459314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404366v1</w:t>
+                <w:t xml:space="preserve">hal-03200022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Learning and Exploration of Reachable Outcome Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,51 +5674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Representation Learning from Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,51 +5834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montréal, Canada. pp.423-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5916,64 +5916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novelty Search makes Evolvability Inevitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6033,51 +6033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novelty search: a Theoretical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,295 +6118,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative affordance learning with adaptive action generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmenting Objects through an Autonomous Agnostic Exploration Conducted by a Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Maestre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL) and the International Conference on Epigenetic Robotics (EpiRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 First IEEE International Conference on Robotic Computing (IRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2017.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617793v1</w:t>
+                <w:t xml:space="preserve">hal-01879084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting Objects through an Autonomous Agnostic Exploration Conducted by a Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leni Le Goff</w:t>
+                <w:t xml:space="preserve">Iterative affordance learning with adaptive action generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Le Fur</w:t>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 First IEEE International Conference on Robotic Computing (IRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL) and the International Conference on Epigenetic Robotics (EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRC.2017.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879084v1</w:t>
+                <w:t xml:space="preserve">hal-01617793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning highly diverse robot throwing movements through quality diversity search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seungsu Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Evolution in Cognition Workshop, Proceedings of the Genetic and Evolutionary Computation Conference Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Berlin, Germany. pp.1177-1178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6431,77 +6431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstraping manipulation skills to learn affordances in open-ended environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Autonomous Perception: Applying Sensorimotor Contingencies and Predictive Processing to Developmental Robotics (ICDL-Epirob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cergy-Pontoise, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6552,64 +6552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ecarlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the workshop Learning Object Affordances, IROS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hambourg, Unknown Region. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6634,77 +6634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual saliency-based babbling of unknown dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the workshop Learning Object Affordances, IROS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hambourg, Unknown Region. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6729,77 +6729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping interactions with objects from raw sensorimotor data: a Novelty Search based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6840,63 +6840,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of strategies for reducing co2 emissions during the use phase of passenger cars</w:t>
+                <w:t xml:space="preserve">Overview of Solutions for Reducing CO2 Emissions during the Use Phase of Passenger Cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Freitas Salgeiredo</w:t>
+                <w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6904,124 +6904,124 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
+                <w:t xml:space="preserve">P.O. Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014 proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987426v1</w:t>
+                <w:t xml:space="preserve">hal-02193741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Solutions for Reducing CO2 Emissions during the Use Phase of Passenger Cars</w:t>
+                <w:t xml:space="preserve">Overview of strategies for reducing co2 emissions during the use phase of passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t>
+                <w:t xml:space="preserve">Camila Freitas Salgeiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7029,118 +7029,118 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O. Vandanjon</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2014 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193741v1</w:t>
+                <w:t xml:space="preserve">hal-02987426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge extraction from learning traces in continuous domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2014 fall Symposium ''Knowledge, Skill, and Behavior Transfer in Autonomous Robots''.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Arlington, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7165,51 +7165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Diversity with Multiple Behavioral Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7247,51 +7247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer learning for direct policy search: a reward shaping approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ICDL-EpiRob conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Osaka, Japan. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7329,51 +7329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Humanoid Walking Controller: Crossing the Reality Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alexandre Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,442 +7427,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards behavioral consistency in neuroevolution</w:t>
+                <w:t xml:space="preserve">With a little help from selection pressures: evolution of memory in robot controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Animals to Animats: Proceedings of the 12th International Conference on Adaptive Behaviour (SAB 2012), Springer, publisher</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirteenth International Conference on the Synthesis and Simulation of Living Systems (ALIFE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, East Lansing, MI, United States. pp.407-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/978-0-262-31050-5-ch054?mobileUi=0&amp;⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987428v1</w:t>
+                <w:t xml:space="preserve">hal-02987429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a little help from selection pressures: evolution of memory in robot controllers</w:t>
+                <w:t xml:space="preserve">Towards behavioral consistency in neuroevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference on the Synthesis and Simulation of Living Systems (ALIFE 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">From Animals to Animats: Proceedings of the 12th International Conference on Adaptive Behaviour (SAB 2012), Springer, publisher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Odense, Denmark. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7551/978-0-262-31050-5-ch054?mobileUi=0&amp;⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02987429v1</w:t>
+                <w:t xml:space="preserve">hal-02987428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Why and how to measure exploration in behavioral space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GECCO'11: Proceedings of the 13th annual conference on Genetic and evolutionary computation ACM, publisher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.267-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633928v1</w:t>
+                <w:t xml:space="preserve">hal-02987430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to measure exploration in behavioral space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Koos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO'11: Proceedings of the 13th annual conference on Genetic and evolutionary computation ACM, publisher</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ireland. pp.259-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987430v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral diversity measures for Evolutionary Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7922,51 +7922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFERESv2: evolvin' in the multi-core world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCI 2010 IEEE World Congress on Computational Intelligence, Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.4079-4086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7991,64 +7991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic synthesis of working memory neural networks with neuroevolution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,51 +8086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8177,77 +8177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the Reality Gap in Evolutionary Robotics by Promoting Transferable Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Koos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, United States. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8285,51 +8285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sferes_v2: Evolvin' in the Multi-Core World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8357,165 +8357,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Evolutionary algorithms as exploration and analysis helper tools, application to a flapping wings aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t>
+              <w:t xml:space="preserve">''Exploring New Horizons in Evolutionary Design of Robots'' IROS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Louis, USA, Unknown Region. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473153v1</w:t>
+                <w:t xml:space="preserve">hal-02987433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Behavioral Exploration Objectives to Solve Deceptive Problems in Neuro-evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Annual conference on Genetic and evolutionary computation (GECCO'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montréal, Canada. pp.627--634, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8543,139 +8517,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithms as exploration and analysis helper tools, application to a flapping wings aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Koos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">''Exploring New Horizons in Evolutionary Design of Robots'' IROS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint Louis, USA, Unknown Region. pp.19-25</w:t>
+              <w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987433v1</w:t>
+                <w:t xml:space="preserve">hal-00473153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the bootstrap problem in evolutionary robotics using behavioral diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1161--1168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8700,51 +8700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single step evolution of robot controllers for sequential tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8795,51 +8795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual topological SLAM and global localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8899,51 +8899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring New Horizons in Evolutionary Design of Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,51 +9007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving modular neural-networks through exaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1570--1577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9102,51 +9102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.302-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9184,51 +9184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Visual Loop-Closure Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9301,51 +9301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Evolution of Animats' Behaviors as a Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Animals to Animats 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Osaka, Japan. pp.210-219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9418,51 +9418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Int. Symposium on ADVANCES IN ROBOT KINEMATICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Batz-sur-Mer, France. pp.127-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9500,51 +9500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental vision-based topological SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,51 +9604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soaring behaviors in uavs : 'animat' design methodology and current results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,51 +9725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel De Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9932,51 +9932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10083,51 +10083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10178,51 +10178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Evolution of Target-Following Neuro-controllers for Flapping-Wing Animats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10263,450 +10263,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving modular neural networks to solve challenging control problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">EcoSFERES: A tool for the design of self-organized agent-based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guelfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIS 2004 - Fourth international ICSC symposium on Engineering of intelligent systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501392v1</w:t>
+                <w:t xml:space="preserve">hal-01501386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A biomimetic reactive navigation system using the optical flow for a rotary-wing UAV in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MicroDrones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISR 2004 - 35th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498534v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoSFERES: A tool for the design of self-organized agent-based applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Evolving modular neural networks to solve challenging control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guelfi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">EIS 2004 - Fourth international ICSC symposium on Engineering of intelligent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501386v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic reactive navigation system using the optical flow for a rotary-wing UAV in urban environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muratet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISR 2004 - 35th International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées MicroDrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503201v1</w:t>
+                <w:t xml:space="preserve">hal-01498534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of neuro-controllers for flapping-wing animats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10770,51 +10770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of neurocontrollers for complex systems: alternatives to the incremental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10865,51 +10865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'évitement d'obstacles biomimétique basé sur le flux optique. Application à un drone à voilure fixe en environnement urbain simulé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10973,51 +10973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche animat et la robotique évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11055,51 +11055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Neural Networks for the Control of a Lenticular Blimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11158,51 +11158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes évolutionnistes: de l'optimisation de paramètres à la conception complète d'un système de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées MicroDrones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11259,51 +11259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11356,51 +11356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Animals to Animats 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,51 +11632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Robotics: Exploring New Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11757,51 +11757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Approaches to Neural Control of Rolling, Walking, Swimming and Flying Animats or Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11865,51 +11865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'architectures de contrôle pour robots volants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle Située</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.109-127, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11979,64 +11979,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the Reality Gap: a Short Introduction to the Transferability Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Koos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12099,51 +12099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFERES Un framework pour la conception de systèmes multi-agents adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,51 +12223,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique évolutionniste: conception orientée vers le comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12375,51 +12375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42037207"/>
+    <w:nsid w:val="15E7DACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12606,51 +12606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-doncieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1541-054X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089428617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/153201463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010267981X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dream.isir.upmc.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;l&#233;non" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Coninx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00363" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achkan Salehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen R&#252;hl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3326350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Paolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3148438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Listmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Tenorth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3213205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Le Goff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yaakoubi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.504459" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jegorova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3008574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirko Straube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirchner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42467-021-00014-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsu Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2016.2628817" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chaskalovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/1/3/002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2005.1.201-1555" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flageat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helenon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kappel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Loyola P&#225;ez-Ubieta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Puente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Watrelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610677" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590718" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528944" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03625864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakumo Kunimoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehi Achkan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196819" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni K. Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321752" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Fur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.22" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987427v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31050-5-ch054?mobileUi=0&amp;amp;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553407v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guelfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503201v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_57" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BF4CQPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574476v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547778v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-doncieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1541-054X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089428617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/153201463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010267981X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dream.isir.upmc.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achkan Salehi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen R&#252;hl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3326350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Paolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Coninx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;l&#233;non" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jegorova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3008574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Le Goff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yaakoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.504459" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Listmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Tenorth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3213205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirko Straube" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirchner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42467-021-00014-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3148438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsu Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2016.2628817" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chaskalovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/1/3/002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2005.1.201-1555" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flageat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helenon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kappel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Loyola P&#225;ez-Ubieta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Puente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Watrelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610677" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590718" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528944" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03625864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakumo Kunimoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehi Achkan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196819" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni K. Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321752" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Le Goff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Fur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987427v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987429v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31050-5-ch054?mobileUi=0&amp;amp;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553407v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987433v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501386v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guelfi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_57" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BF4CQPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574476v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547778v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>