--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1160,499 +1160,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Repertoire via Generative Adversarial Policy Networks</w:t>
+                <w:t xml:space="preserve">Exploratory State Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Jegorova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+                <w:t xml:space="preserve">Astrid Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Hospedales</w:t>
+                <w:t xml:space="preserve">Alex Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.1344-1355. </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2020.3008574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992639v1</w:t>
+                <w:t xml:space="preserve">hal-03864236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory State Representation Learning</w:t>
+                <w:t xml:space="preserve">Building an Affordances Map With Interactive Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Merckling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t>
+                <w:t xml:space="preserve">Léni Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Coninx</w:t>
+                <w:t xml:space="preserve">Oussama Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.504459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2022.504459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864236v1</w:t>
+                <w:t xml:space="preserve">hal-03992611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Affordances Map With Interactive Perception</w:t>
+                <w:t xml:space="preserve">Innovation Paths for Machine Learning in Robotics [Industry Activities]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léni Le Goff</w:t>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Yaakoubi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Spranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Listmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Tenorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2022.504459⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3213205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992611v1</w:t>
+                <w:t xml:space="preserve">hal-03992530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Paths for Machine Learning in Robotics [Industry Activities]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral Repertoire via Generative Adversarial Policy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Listmann</w:t>
+                <w:t xml:space="preserve">Marija Jegorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Tenorth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Hospedales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.141-144. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.1344-1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3213205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2020.3008574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992530v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-centered AI and robotics</w:t>
               </w:r>
@@ -2091,213 +2091,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Generation Adapted to Low-Level and High-Level Robot-Object Interaction States</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+                <w:t xml:space="preserve">Des robots capables de faire face à des environnements ouverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277550v1</w:t>
+                <w:t xml:space="preserve">hal-02339132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des robots capables de faire face à des environnements ouverts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+                <w:t xml:space="preserve">Action Generation Adapted to Low-Level and High-Level Robot-Object Interaction States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2019.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339132v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Hospedales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3069,222 +3069,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Koos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687609v1</w:t>
+                <w:t xml:space="preserve">hal-00687617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.91-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687617v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multiobjective evolutionary algorithms and data-mining methods to optimize ornithopters' kinematics</w:t>
               </w:r>
@@ -4508,265 +4508,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Randomization for Sim2real Transfer of Automatically Generated Grasping Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Plug-and-Play Vision-Based Grasping Module for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hélénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop on Mobile Manipulation and Embodied Intelligence at ICRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719478v1</w:t>
+                <w:t xml:space="preserve">hal-04719524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Plug-and-Play Vision-Based Grasping Module for Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain Randomization for Sim2real Transfer of Automatically Generated Grasping Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hélénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Mobile Manipulation and Embodied Intelligence at ICRA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan. pp.4112-4118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10610677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719524v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up 6-DoF Grasp Sampling with Quality-Diversity</w:t>
               </w:r>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakumo Kunimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,248 +5213,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+                <w:t xml:space="preserve">BR-NS: an Archive-less Approach to Novelty Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salehi Achkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.172-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449639.3459303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404366v1</w:t>
+                <w:t xml:space="preserve">hal-03344296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BR-NS: an Archive-less Approach to Novelty Search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+                <w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.172-179, </w:t>
+              <w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3449639.3459303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344296v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Reward Exploration via Novelty Search and Emitters</w:t>
               </w:r>
@@ -5674,51 +5674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Representation Learning from Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,252 +6118,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting Objects through an Autonomous Agnostic Exploration Conducted by a Robot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative affordance learning with adaptive action generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Le Fur</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 First IEEE International Conference on Robotic Computing (IRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL) and the International Conference on Epigenetic Robotics (EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879084v1</w:t>
+                <w:t xml:space="preserve">hal-01617793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative affordance learning with adaptive action generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Segmenting Objects through an Autonomous Agnostic Exploration Conducted by a Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL) and the International Conference on Epigenetic Robotics (EpiRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 First IEEE International Conference on Robotic Computing (IRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2017.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617793v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning highly diverse robot throwing movements through quality diversity search</w:t>
               </w:r>
@@ -6431,64 +6431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstraping manipulation skills to learn affordances in open-ended environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6552,51 +6552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ecarlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6634,64 +6634,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual saliency-based babbling of unknown dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6729,77 +6729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping interactions with objects from raw sensorimotor data: a Novelty Search based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6840,63 +6840,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Solutions for Reducing CO2 Emissions during the Use Phase of Passenger Cars</w:t>
+                <w:t xml:space="preserve">Overview of strategies for reducing co2 emissions during the use phase of passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t>
+                <w:t xml:space="preserve">Camila Freitas Salgeiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6904,124 +6904,124 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O. Vandanjon</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2014 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193741v1</w:t>
+                <w:t xml:space="preserve">hal-02987426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of strategies for reducing co2 emissions during the use phase of passenger cars</w:t>
+                <w:t xml:space="preserve">Overview of Solutions for Reducing CO2 Emissions during the Use Phase of Passenger Cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Freitas Salgeiredo</w:t>
+                <w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7029,88 +7029,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
+                <w:t xml:space="preserve">P.O. Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014 proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987426v1</w:t>
+                <w:t xml:space="preserve">hal-02193741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge extraction from learning traces in continuous domains</w:t>
               </w:r>
@@ -7427,412 +7427,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a little help from selection pressures: evolution of memory in robot controllers</w:t>
+                <w:t xml:space="preserve">Towards behavioral consistency in neuroevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ollion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Pinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference on the Synthesis and Simulation of Living Systems (ALIFE 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">From Animals to Animats: Proceedings of the 12th International Conference on Adaptive Behaviour (SAB 2012), Springer, publisher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Odense, Denmark. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987429v1</w:t>
+                <w:t xml:space="preserve">hal-02987428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards behavioral consistency in neuroevolution</w:t>
+                <w:t xml:space="preserve">With a little help from selection pressures: evolution of memory in robot controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Animals to Animats: Proceedings of the 12th International Conference on Adaptive Behaviour (SAB 2012), Springer, publisher</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirteenth International Conference on the Synthesis and Simulation of Living Systems (ALIFE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, East Lansing, MI, United States. pp.407-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/978-0-262-31050-5-ch054?mobileUi=0&amp;⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987428v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to measure exploration in behavioral space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Ollion</w:t>
+                <w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Koos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO'11: Proceedings of the 13th annual conference on Genetic and evolutionary computation ACM, publisher</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ireland. pp.259-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987430v1</w:t>
+                <w:t xml:space="preserve">hal-00633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+                <w:t xml:space="preserve">Why and how to measure exploration in behavioral space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO'11: Proceedings of the 13th annual conference on Genetic and evolutionary computation ACM, publisher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.267-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2001576.2001612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633928v1</w:t>
+                <w:t xml:space="preserve">hal-02987430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral diversity measures for Evolutionary Robotics</w:t>
               </w:r>
@@ -7991,51 +7991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic synthesis of working memory neural networks with neuroevolution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8177,51 +8177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the Reality Gap in Evolutionary Robotics by Promoting Transferable Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Koos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8357,282 +8357,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithms as exploration and analysis helper tools, application to a flapping wings aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Behavioral Exploration Objectives to Solve Deceptive Problems in Neuro-evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">''Exploring New Horizons in Evolutionary Design of Robots'' IROS Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Annual conference on Genetic and evolutionary computation (GECCO'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montréal, Canada. pp.627--634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1569901.1569988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987433v1</w:t>
+                <w:t xml:space="preserve">hal-00473132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Behavioral Exploration Objectives to Solve Deceptive Problems in Neuro-evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Koos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Annual conference on Genetic and evolutionary computation (GECCO'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1569901.1569988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00473132v1</w:t>
+                <w:t xml:space="preserve">hal-00473153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary algorithms as exploration and analysis helper tools, application to a flapping wings aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t>
+              <w:t xml:space="preserve">''Exploring New Horizons in Evolutionary Design of Robots'' IROS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Louis, USA, Unknown Region. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473153v1</w:t>
+                <w:t xml:space="preserve">hal-02987433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the bootstrap problem in evolutionary robotics using behavioral diversity</w:t>
               </w:r>
@@ -8893,204 +8893,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring New Horizons in Evolutionary Design of Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolving modular neural-networks through exaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Exploring new horizons in Evolutionary Design of Robots at IROS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint Louis, United States. pp.5-12</w:t>
+              <w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1570--1577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00413358v1</w:t>
+                <w:t xml:space="preserve">hal-00473135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving modular neural-networks through exaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring New Horizons in Evolutionary Design of Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1570--1577</w:t>
+              <w:t xml:space="preserve">Workshop on Exploring new horizons in Evolutionary Design of Robots at IROS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Louis, United States. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473135v1</w:t>
+                <w:t xml:space="preserve">inria-00413358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Promoter Length on Network Convergence in GRN-based Evolutionary Algorithms</w:t>
               </w:r>
@@ -10263,407 +10263,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoSFERES: A tool for the design of self-organized agent-based applications</w:t>
+                <w:t xml:space="preserve">Evolving modular neural networks to solve challenging control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guelfi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">EIS 2004 - Fourth international ICSC symposium on Engineering of intelligent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501386v1</w:t>
+                <w:t xml:space="preserve">hal-01501392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic reactive navigation system using the optical flow for a rotary-wing UAV in urban environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muratet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISR 2004 - 35th International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées MicroDrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503201v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving modular neural networks to solve challenging control problems</w:t>
+                <w:t xml:space="preserve">EcoSFERES: A tool for the design of self-organized agent-based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guelfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIS 2004 - Fourth international ICSC symposium on Engineering of intelligent systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501392v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomimetic reactive navigation system using the optical flow for a rotary-wing UAV in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MicroDrones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISR 2004 - 35th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498534v1</w:t>
+                <w:t xml:space="preserve">hal-01503201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of neuro-controllers for flapping-wing animats</w:t>
               </w:r>
@@ -11979,51 +11979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the Reality Gap: a Short Introduction to the Transferability Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Koos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12375,51 +12375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15E7DACC"/>
+    <w:nsid w:val="9A9D7BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12606,51 +12606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-doncieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1541-054X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089428617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/153201463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010267981X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dream.isir.upmc.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achkan Salehi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen R&#252;hl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3326350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Paolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Coninx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;l&#233;non" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jegorova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3008574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Le Goff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yaakoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.504459" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Listmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Tenorth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3213205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirko Straube" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirchner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42467-021-00014-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3148438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsu Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2016.2628817" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chaskalovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/1/3/002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2005.1.201-1555" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flageat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helenon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kappel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Loyola P&#225;ez-Ubieta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Puente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Watrelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610677" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590718" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528944" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03625864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakumo Kunimoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehi Achkan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196819" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni K. Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321752" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Le Goff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Fur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987427v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987429v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31050-5-ch054?mobileUi=0&amp;amp;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553407v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987433v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501386v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guelfi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_57" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BF4CQPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574476v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547778v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-doncieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1541-054X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089428617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/153201463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010267981X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dream.isir.upmc.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achkan Salehi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen R&#252;hl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3326350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Paolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Coninx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;l&#233;non" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yaakoubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.504459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Listmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Tenorth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3213205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jegorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3008574" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirko Straube" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirchner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42467-021-00014-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3148438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsu Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2016.2628817" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chaskalovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/1/3/002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2005.1.201-1555" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flageat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helenon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kappel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Loyola P&#225;ez-Ubieta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Puente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Watrelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610677" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590718" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528944" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03625864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakumo Kunimoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344296v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehi Achkan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459303" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196819" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni K. Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321752" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Fur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.22" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987427v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31050-5-ch054?mobileUi=0&amp;amp;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553407v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guelfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503201v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_57" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BF4CQPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574476v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547778v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>