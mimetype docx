--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -751,287 +751,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Class Name Regularity: A Simple Heuristic and Supportive Visualization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deprewriter: On the fly rewriting method deprecations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jihene Agouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Etien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5381/jot.2022.21.1.a2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2022.21.1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706041v1</w:t>
+                <w:t xml:space="preserve">hal-03563605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deprewriter: On the fly rewriting method deprecations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Class Name Regularity: A Simple Heuristic and Supportive Visualization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jihene Agouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Denker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tesone</w:t>
+                <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2022.21.1.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5381/jot.2022.21.1.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563605v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do developers consider magic literals? A smalltalk perspective</w:t>
               </w:r>
@@ -1056,51 +1056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fuhrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1458,51 +1458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1668,287 +1668,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t>
+                <w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 195, </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541842v1</w:t>
+                <w:t xml:space="preserve">hal-02541754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t>
+                <w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541754v1</w:t>
+                <w:t xml:space="preserve">hal-02541842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Miners: Acquire, Capture and Replay Objects to Track Elusive Bugs.</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,51 +2883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Case Selection in Industry: an Analysis of Issues Related to Static Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3173,51 +3173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Quality Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,846 +3847,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AspectMaps: Extending Moose to visualize AOP software</w:t>
+                <w:t xml:space="preserve">The Package Blueprint: visually analyzing and quantifying package dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Fabry</w:t>
+                <w:t xml:space="preserve">Hani Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Kellens</w:t>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Denier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79, pp.6 - 22. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (Part C), pp. 298-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086997v1</w:t>
+                <w:t xml:space="preserve">hal-00957695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Package Blueprint: visually analyzing and quantifying package dependencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Streams of Changes during Branch Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Uquillas-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Abdeen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Andy Kellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (Part C), pp. 298-319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.016⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 96, pp.84-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957695v1</w:t>
+                <w:t xml:space="preserve">hal-01060534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Streams of Changes during Branch Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verónica Uquillas-Gomez</w:t>
+                <w:t xml:space="preserve">AspectMaps: Extending Moose to visualize AOP software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Kellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Kellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 96, pp.84-106. </w:t>
+              <w:t xml:space="preserve">, 2014, 79, pp.6 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060534v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+                <w:t xml:space="preserve">Seamless Composition and Reuse of Customizable User Interfaces with Spec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Ryseghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin van Ryseghem</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 96, pp.18. </w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903724v1</w:t>
+                <w:t xml:space="preserve">hal-00915350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamless Composition and Reuse of Customizable User Interfaces with Spec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Ryseghem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">, 2014, 96, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915350v1</w:t>
+                <w:t xml:space="preserve">hal-00903724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+                <w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881865v1</w:t>
+                <w:t xml:space="preserve">hal-00781129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781129v1</w:t>
+                <w:t xml:space="preserve">hal-00881865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t>
               </w:r>
@@ -5344,330 +5344,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel: A Fast General Purpose Object Graph Serializer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+                <w:t xml:space="preserve">Efficient Retrieval and Ranking of Undesired Package Cycles in Large Software Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.N/A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/spe.2136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5381/jot.2012.11.1.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703574v1</w:t>
+                <w:t xml:space="preserve">hal-00692569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Retrieval and Ranking of Undesired Package Cycles in Large Software Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Fuel: A Fast General Purpose Object Graph Serializer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vismara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (1), pp.N/A. </w:t>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2012.11.1.a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spe.2136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692569v1</w:t>
+                <w:t xml:space="preserve">hal-00703574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Simultaneous Versions for Software Evolution Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (12), pp.1177-1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Swapping Challenges: an Evaluation of ImageSegment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,357 +5812,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Package Fingerprints: A visual summary of package interface usage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traits: A Mechanism for Fine-grained Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Schärli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Wuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Software Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530778v1</w:t>
+                <w:t xml:space="preserve">hal-05025979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits: A Mechanism for Fine-grained Reuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Package Fingerprints: A visual summary of package interface usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrew Black</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Software Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (12), pp.1312-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infsof.2010.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025979v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package Fingerprint: a visual summary of package interfaces and relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Abdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp. 1312-1330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infsof.2010.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531496v1</w:t>
@@ -6173,51 +6173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating a Catalog of Unanticipated Schemas in Class Hierarchies using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,248 +6375,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object flow analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-Environment and Executable Meta-Language using Smalltalk: an Experience Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Lienhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Tudor Gîrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Gîrba</w:t>
+                <w:t xml:space="preserve">Adrian Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1352678.1352686⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.5--19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-008-0081-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025992v1</w:t>
+                <w:t xml:space="preserve">hal-00746255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Environment and Executable Meta-Language using Smalltalk: an Experience Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object flow analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Gîrba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.5--19. </w:t>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (1), pp.121-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-008-0081-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1352678.1352686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746255v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmer... un jeu d’enfant ?</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6827,51 +6827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (2-3), pp.109-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6944,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Putney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7026,64 +7026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaside -Dynamic Language Power for Web Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7108,51 +7108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Clustering: Identifying Topics in Source Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7216,51 +7216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-language reflection: A conceptual model and its implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Gybels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,51 +7415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Schärli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7484,51 +7484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Bytecode Transformation for Smalltalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,321 +7582,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-centric approach to composing embedded, real-time software components *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Classboxes: Controlling Visibility of Class Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 74</w:t>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022592v1</w:t>
+                <w:t xml:space="preserve">inria-00533458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Class Blueprint: Visually Supporting the Understanding of Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data-centric approach to composing embedded, real-time software components *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Wuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Lanza</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022589v1</w:t>
+                <w:t xml:space="preserve">hal-05022592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classboxes: Controlling Visibility of Class Extensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Class Blueprint: Visually Supporting the Understanding of Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roel Wuyts</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSE.2005.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533458v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Module Diversity 1</w:t>
               </w:r>
@@ -8016,51 +8016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31, pp.107 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8293,64 +8293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform and safe metaclass composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Schärli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.143 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8475,51 +8475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymetric Views-A Lightweight Visual Approach to Reverse Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8557,51 +8557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unanticipated Integration of Development Tools using the Classification Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9577,364 +9577,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garbage Collector Tuning in Pathological Allocation Pattern Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Jordan Montaño</w:t>
+                <w:t xml:space="preserve">Pharo: a reflective language - A first systematic analysis of reflective APIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 2023: International Workshop on Smalltalk Technologies</w:t>
+              <w:t xml:space="preserve">IWST 23 — International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225588v2</w:t>
+                <w:t xml:space="preserve">hal-04217271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo: a reflective language - A first systematic analysis of reflective APIs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iona Thomas</w:t>
+                <w:t xml:space="preserve">Implementation-First Approach of Developing Formal Semantics of a Simulation Language in VDM-SL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Oda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Daniel Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 23 — International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">21st Overture Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lubeck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217271v2</w:t>
+                <w:t xml:space="preserve">hal-04030293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation-First Approach of Developing Formal Semantics of a Simulation Language in VDM-SL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dur</w:t>
+                <w:t xml:space="preserve">Garbage Collector Tuning in Pathological Allocation Pattern Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Jordan Montaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Daniel Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Overture Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lubeck, Germany</w:t>
+              <w:t xml:space="preserve">IWST 2023: International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030293v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Performance Through Object Lifetime Profiling: the DataFrame Case</w:t>
               </w:r>
@@ -10041,90 +10041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visualization for Client-Server Architecture Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jihene Agouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Labsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10385,593 +10385,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreter Register Autolocalisation: Improving the performance of efficient interpreters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordering Optimisations in Meta-Compilation of Primitive Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tesone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufyane Labsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoreVMs 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">FAST Workshop on Smalltalk Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594766v1</w:t>
+                <w:t xml:space="preserve">hal-04237932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast is AI in Pharo? Benchmarking Linear Regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Jordan Montaño</w:t>
+                <w:t xml:space="preserve">Interpreter Register Autolocalisation: Improving the performance of efficient interpreters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Labsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST22 - International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">MoreVMs 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768601v2</w:t>
+                <w:t xml:space="preserve">hal-03594766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Architecture for the Incremental Migration of a Web Front-end</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Fast is AI in Pharo? Benchmarking Linear Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Jordan Montaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2022 - 17th International Conference on Software Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWST22 - International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772864v1</w:t>
+                <w:t xml:space="preserve">hal-03768601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Libraries Evolve: A Survey of Two Industrial Companies and an Open-Source Community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">A Hybrid Architecture for the Incremental Migration of a Web Front-end</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Shatnawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOFT 2022 - 17th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.101-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011338900003266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853493v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering Optimisations in Meta-Compilation of Primitive Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tesone</w:t>
+                <w:t xml:space="preserve">How Libraries Evolve: A Survey of Two Industrial Companies and an Open-Source Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAST Workshop on Smalltalk Related Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237932v1</w:t>
+                <w:t xml:space="preserve">hal-03853493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Testing of Simulation-Based Virtual Machine Generators Automatic Detection of VM Generator Semantic Gaps Between Simulation and Generated VMs</w:t>
               </w:r>
@@ -11216,90 +11216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DepMiner: Automatic Recommendation of Transformation Rules for Method Deprecation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and System Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11324,90 +11324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Generation of Class Blueprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jihene Agouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISSOFT 2022 - IEEE Working Conference on Software Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12025,51 +12025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Willembrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12401,51 +12401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software Maintenance and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Luxembourg city, Luxembourg</w:t>
@@ -12468,601 +12468,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdown: a clean and extensible markup language to support Pharo documentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Business Process to Cloud Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, virtual, France</w:t>
+              <w:t xml:space="preserve">IBIMA 2020 - International Business Information Management Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137098v1</w:t>
+                <w:t xml:space="preserve">hal-02533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Moose: A new generation software reverse engineering environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+                <w:t xml:space="preserve">An Interdisciplinary Model for Graphical Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Antonio Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">CIFMA 2020 - 2nd International Workshop on Cognition: Interdisciplinary Foundations, Models and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Amsterdam / Virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972159v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Gas Prices Oracle Reliable? A Case Study using the EthGasStation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microdown: a clean and extensible markup language to support Pharo documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Workshop on Blockchain Oriented Software Engineering (IWBOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, London, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop of Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357991v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Business Process to Cloud Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Drira</w:t>
+                <w:t xml:space="preserve">Modular Moose: A new generation software reverse engineering environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t>
+                <w:t xml:space="preserve">Mahugnon H Houekpetodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBIMA 2020 - International Business Information Management Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Seville, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Software Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533375v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interdisciplinary Model for Graphical Representation</w:t>
+                <w:t xml:space="preserve">Are the Gas Prices Oracle Reliable? A Case Study using the EthGasStation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Antonio Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFMA 2020 - 2nd International Workshop on Cognition: Interdisciplinary Foundations, Models and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Amsterdam / Virtual, Netherlands</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Workshop on Blockchain Oriented Software Engineering (IWBOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972186v1</w:t>
+                <w:t xml:space="preserve">hal-03357991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting Descriptive Method Names: An Exploratory Study of Two Machine Learning Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13234,51 +13234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for Evolving Relational Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13342,77 +13342,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Smart Data Processing and Storage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronie Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13565,273 +13565,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating GWT to Angular 6 using MDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+                <w:t xml:space="preserve">Rotten Green Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deruelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew P. Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATToSE 2019 - 12th Seminar on Advanced Techniques &amp; Tools for Software Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">ICSE 2019 - International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304301v1</w:t>
+                <w:t xml:space="preserve">hal-02002346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotten Green Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Delplanque</w:t>
+                <w:t xml:space="preserve">Migrating GWT to Angular 6 using MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Black</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE 2019 - International Conference on Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SATToSE 2019 - 12th Seminar on Advanced Techniques &amp; Tools for Software Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002346v2</w:t>
+                <w:t xml:space="preserve">hal-02304301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing Test Analysis Results with DrTests</w:t>
               </w:r>
@@ -14033,90 +14033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUI Migration using MDE from GWT to Angular 6: An Industrial Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANER 2019 - 26th edition of the IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Hangzhou, China</w:t>
@@ -14547,51 +14547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWST19 - International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14629,90 +14629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration de GWT vers Angular 6 en utilisant l'IDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEL 2019 - 8ème Conférence en Ingénierie du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
@@ -14754,51 +14754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing God Classes at Siemens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Andreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14862,51 +14862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTj: a Java framework for detecting and refactoring rotten green test cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15122,51 +15122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique S C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15356,51 +15356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique S C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15659,51 +15659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15802,51 +15802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15865,507 +15865,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed VM profiler for the Cog VM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CodeCritics applied to database schema: Challenges and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technology IWST'17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 24th International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria. pp.432 - 436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2017.7884648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585754v1</w:t>
+                <w:t xml:space="preserve">hal-01596247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CodeCritics applied to database schema: Challenges and first results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Delplanque</w:t>
+                <w:t xml:space="preserve">Solidity Parsing Using SmaCC: Challenges and Irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique S C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Etien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.2:1--2:9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SANER.2017.7884648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01596247v1</w:t>
+                <w:t xml:space="preserve">hal-01651858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidity Parsing Using SmaCC: Challenges and Irregularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrique S C Rocha</w:t>
+                <w:t xml:space="preserve">Managing an Industrial Software Rearchitecting Project With Source Code Labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jason Lecerf</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSD&amp;M 2017 - Complex Systems Design &amp; Management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3139903.3139906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651858v1</w:t>
+                <w:t xml:space="preserve">hal-02095200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing an Industrial Software Rearchitecting Project With Source Code Labelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">A detailed VM profiler for the Cog VM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kaleba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSD&amp;M 2017 - Complex Systems Design &amp; Management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technology IWST'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095200v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Function Calls Into Animations</w:t>
               </w:r>
@@ -16713,849 +16713,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of Tests in an Open-Source Community</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+                <w:t xml:space="preserve">Sista: Saving Optimized Code in Snapshots for Fast Start-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Felgentreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3139903.3139909⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Managed Languages and Runtimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1 - 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132190.3132201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579106v1</w:t>
+                <w:t xml:space="preserve">hal-01596321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying class name inconsistency in hierarchy: a first simple heuristic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Saker</w:t>
+                <w:t xml:space="preserve">Usage of Tests in an Open-Source Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 2017 - 12th International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.14:1--14:8, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.4:1--4:9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3139903.3139920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663603v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sista: Saving Optimized Code in Snapshots for Fast Start-Up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliot Miranda</w:t>
+                <w:t xml:space="preserve">Identifying class name inconsistency in hierarchy: a first simple heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Felgentreff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Moussa Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Managed Languages and Runtimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1 - 11, </w:t>
+              <w:t xml:space="preserve">IWST 2017 - 12th International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.14:1--14:8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132190.3132201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596321v1</w:t>
+                <w:t xml:space="preserve">hal-01663603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the Testing Habits of Developers?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Recommending Source Code Locations for System Specific Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klérisson V R Paixão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Evolution and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571655v1</w:t>
+                <w:t xml:space="preserve">hal-01441790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and exploration for new generation debuggers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What are the Testing Habits of Developers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technology IWST'17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Software Evolution and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585338v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and exploration for new generation debuggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technology IWST'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.5:1--5:6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585305v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Source Code Locations for System Specific Transformations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.9:1--9:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441790v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instance Migration in Dynamic Software Update</w:t>
               </w:r>
@@ -17987,51 +17987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phorms: Pattern Combinator Library for Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markiyan Rizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18091,64 +18091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering technique for conceptual clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18332,1061 +18332,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Specific, Source Code Transformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Untangling Fine-Grained Code Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Gousios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+              <w:t xml:space="preserve">SANER: International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185637v1</w:t>
+                <w:t xml:space="preserve">hal-01116225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Overhead Metaprogramming</w:t>
+                <w:t xml:space="preserve">Tracing vs. Partial Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Marr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Seaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 36th ACM SIGPLAN Conference on Programming Language Design and Implementation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ACM International Conference on Object Oriented Programming Systems Languages &amp; Applications (OOPSLA '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2814270.2814275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2737924.2737963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01141135v1</w:t>
+                <w:t xml:space="preserve">hal-01205345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Engineering Tool Requirements for Real Time Embedded Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
+                <w:t xml:space="preserve">Code Transformation by Direct Transformation of ASTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATToSE'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brescia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187532v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+                <w:t xml:space="preserve">System Specific, Source Code Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Max Mattone</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onward!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185819v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+                <w:t xml:space="preserve">Zero-Overhead Metaprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Marr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Seaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onward!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 36th ACM SIGPLAN Conference on Programming Language Design and Implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, OR, USA, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2737924.2737963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185812v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Developers React to API Evolution? The Pharo Ecosystem Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Robbes</w:t>
+                <w:t xml:space="preserve">Reverse Engineering Tool Requirements for Real Time Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+              <w:t xml:space="preserve">SATToSE'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185736v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling Fine-Grained Code Changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Cassou</w:t>
+                <w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mattone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER: International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Onward!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburg, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116225v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing vs. Partial Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Marr</w:t>
+                <w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ACM International Conference on Object Oriented Programming Systems Languages &amp; Applications (OOPSLA '15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2814270.2814275⟩</w:t>
+              <w:t xml:space="preserve">Onward!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pittsburg, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205345v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Transformation by Direct Transformation of ASTs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
+                <w:t xml:space="preserve">How Do Developers React to API Evolution? The Pharo Ecosystem Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2811237.2811297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01319677v1</w:t>
+                <w:t xml:space="preserve">hal-01185736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeltaImpactFinder: Assessing Semantic Merge Conflicts with Dependency Analysis</w:t>
               </w:r>
@@ -19489,64 +19489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording and Replaying System Specific, Source Code Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19610,77 +19610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrionPlanning: Improving Modularization and Checking Consistency on Software Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19924,287 +19924,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software metrics to predict the health of a project ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+                <w:t xml:space="preserve">Identifying the exact fixing actions of static rule violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayatou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Kolyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST '15 International Workshop On Smalltalk Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2811237.2811294⟩</w:t>
+              <w:t xml:space="preserve">SANER'15 : 22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185079v1</w:t>
+                <w:t xml:space="preserve">hal-01185795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the exact fixing actions of static rule violation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayatou Oumarou</w:t>
+                <w:t xml:space="preserve">Software metrics to predict the health of a project ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dina Kolyang</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER'15 : 22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">IWST '15 International Workshop On Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brescia, Italy. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185795v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the health of a project? An assessment in a major IT company</w:t>
               </w:r>
@@ -20229,51 +20229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20354,51 +20354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20479,51 +20479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Languages Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, USA, France. pp.168-176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20687,51 +20687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reifying the Reflectogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21007,51 +21007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIEvolutionMiner: Keeping API Evolution under Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21109,230 +21109,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensible constraint-based type inference algorithm for object-oriented dynamic languages supporting blocks and generic types</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ducasse</w:t>
+                <w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop of Smalltalk technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779638v1</w:t>
+                <w:t xml:space="preserve">hal-01070964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+                <w:t xml:space="preserve">An extensible constraint-based type inference algorithm for object-oriented dynamic languages supporting blocks and generic types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">International workshop of Smalltalk technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070964v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domain-Specific Language for Visualizing Software Dependencies as a Graph</w:t>
               </w:r>
@@ -21632,701 +21632,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Graph Isolation with Proxies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Cassou</w:t>
+                <w:t xml:space="preserve">Mining System Specific Rules from Change Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYLA - 7th Workshop on Dynamic Languages and Applications, Collocated with 26th European Conference on Object-Oriented Programming - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834320v1</w:t>
+                <w:t xml:space="preserve">hal-00854861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Visualizations for Roassal: a Florilegium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+                <w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Stasenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862065v1</w:t>
+                <w:t xml:space="preserve">hal-00840781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+                <w:t xml:space="preserve">Object Graph Isolation with Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t>
+              <w:t xml:space="preserve">DYLA - 7th Workshop on Dynamic Languages and Applications, Collocated with 26th European Conference on Object-Oriented Programming - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924932v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evolution Blueprint: Understanding the Impact of Software Evolution on Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Sandoval Alcocer</w:t>
+                <w:t xml:space="preserve">Pragmatic Visualizations for Roassal: a Florilegium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISSOFT - 1st IEEE Working Conference on Software Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849004v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining System Specific Rules from Change Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+                <w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
+              <w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854861v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camillo Bruni</w:t>
+                <w:t xml:space="preserve">Performance Evolution Blueprint: Understanding the Impact of Software Evolution on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Sandoval Alcocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISSOFT - 1st IEEE Working Conference on Software Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Eindhoven, Netherlands. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VISSOFT.2013.6650523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840781v2</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automatically Improving Package Structure While Respecting Original Design Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Abdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22757,51 +22757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22820,355 +22820,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Catalog of Patterns for Concept Lattice Interpretation in Software Reengineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay- Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2012 - 24th International Conference on Software Engineering &amp; Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, San Francisco Bay, United States. pp.118-124</w:t>
+              <w:t xml:space="preserve">Inforsid 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700046v1</w:t>
+                <w:t xml:space="preserve">hal-00707536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spec: A Framework for the Specification and Reuse of UIs and their Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Ryseghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
+              <w:t xml:space="preserve">Proceedings of ESUG International Workshop on Smalltalk Technologies (IWST 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707536v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spec: A Framework for the Specification and Reuse of UIs and their Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin van Ryseghem</w:t>
+                <w:t xml:space="preserve">A Catalog of Patterns for Concept Lattice Interpretation in Software Reengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESUG International Workshop on Smalltalk Technologies (IWST 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">SEKE 2012 - 24th International Conference on Software Engineering &amp; Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, San Francisco Bay, United States. pp.118-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759030v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Specific Warnings: Are They Any Better?</w:t>
               </w:r>
@@ -23256,671 +23256,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Retrieval and Ranking of Undesired Package Cycles in Large Software Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vismara</w:t>
+                <w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614770v1</w:t>
+                <w:t xml:space="preserve">inria-00614720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Modularization Metrics: Assessing Package Organization in Legacy Large Object-Oriented Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 18th IEEE International Working Conference on Reverse Engineering (WCRE'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, L:imerick, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00629175v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
+                <w:t xml:space="preserve">Efficient Retrieval and Ranking of Undesired Package Cycles in Large Software Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Zurich, Switzerland. pp.260-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21952-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00637367v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614720v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00629175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularization Metrics: Assessing Package Organization in Legacy Large Object-Oriented Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Abdeen</w:t>
+                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th IEEE International Working Conference on Reverse Engineering (WCRE'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, L:imerick, Ireland</w:t>
+              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Oldenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614583v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00637367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23997,77 +23997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustered Serialization with Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24308,51 +24308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularization Metrics: Assessing Package Organization in Legacy Large Object-Oriented Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Abdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24403,77 +24403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AspectMaps: A Scalable Visualization of Join Point Shadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Kellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24600,2036 +24600,2036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00614779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLOC: a Trait-Based Collections Library – a Preliminary Experience Report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Read-Only Execution for Dynamic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">TOOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511902v2</w:t>
+                <w:t xml:space="preserve">inria-00498377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-models and Infrastructure for Smalltalk Omnipresent History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verónica Uquillas-Gomez</w:t>
+                <w:t xml:space="preserve">BLOC: a Trait-Based Collections Library – a Preliminary Experience Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theo d'Hondt</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smalltalks'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00531613v2</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00511902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Read-Only Execution for Dynamic Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Meta-models and Infrastructure for Smalltalk Omnipresent History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Uquillas-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Smalltalks'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498377v1</w:t>
+                <w:t xml:space="preserve">inria-00531613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Practical Dynamic Grammars for Dynamic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Gîrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smalltalks'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
+              <w:t xml:space="preserve">4th Workshop on Dynamic Languages and Applications (DYLA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531565v1</w:t>
+                <w:t xml:space="preserve">hal-00746253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Dynamic Grammars for Dynamic Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Renggli</w:t>
+                <w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Dynamic Languages and Applications (DYLA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Smalltalks'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746253v1</w:t>
+                <w:t xml:space="preserve">inria-00531565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-Specific Program Checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Renggli</w:t>
+                <w:t xml:space="preserve">Visually Supporting Source Code Changes Integration: the Torch Dashboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Uquillas-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Objects, Models, Components and Patterns (TOOLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Working Conference on Reverse Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531509v1</w:t>
+                <w:t xml:space="preserve">inria-00531508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually Supporting Source Code Changes Integration: the Torch Dashboard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verónica Uquillas-Gomez</w:t>
+                <w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theo d'Hondt</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Conference on Reverse Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">Smalltalks'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531508v1</w:t>
+                <w:t xml:space="preserve">inria-00531510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Domain-Specific Program Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Girba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smalltalks'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
+              <w:t xml:space="preserve">International Conference on Objects, Models, Components and Patterns (TOOLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531510v1</w:t>
+                <w:t xml:space="preserve">inria-00531509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Software Navigation Issues of the Smalltalk IDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+                <w:t xml:space="preserve">Proposals for the Reborn Pharo Developer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Workshop on Smalltalk Technologies (IWST'09)</w:t>
+              <w:t xml:space="preserve">Proceedings of ESUG International Workshop on Smalltalk Technologies (IWST'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746247v1</w:t>
+                <w:t xml:space="preserve">hal-00746260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving a Reflective Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Incremental Change in Large System Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Kellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746130v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00498492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autumn Leaves: Curing the Window Plague in IDEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Tackling Software Navigation Issues of the Smalltalk IDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Röthlisberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th Working Conference on Reverse Engineering (WCRE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of International Workshop on Smalltalk Technologies (IWST'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746246v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Package Coupling and Cycle Minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolving a Reflective Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Working Conference on Reverse Engineering (WCRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Aug 2009, Brest, France. pp.82-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1735935.1735949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00425417v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage macroscopique de l'apprentissage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Autumn Leaves: Curing the Window Plague in IDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Röthlisberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th Working Conference on Reverse Engineering (WCRE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531658v1</w:t>
+                <w:t xml:space="preserve">hal-00746246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving a reflective language: lessons learned from implementing traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Package Coupling and Cycle Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Working Conference on Reverse Engineering (WCRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00531048v2</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00425417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing and Composing Tests with Traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidage macroscopique de l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS'09: 47th International Conference on Objects, Components, Models and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, New York, United States. pp.252-271</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00403568v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00531658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals for the Reborn Pharo Developer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolving a reflective language: lessons learned from implementing traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESUG International Workshop on Smalltalk Technologies (IWST'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Aug 2009, Brest, France. pp.82-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1735935.1735949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746260v1</w:t>
+                <w:t xml:space="preserve">inria-00531048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Incremental Change in Large System Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reusing and Composing Tests with Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andy Kellens</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Brest, France</w:t>
+              <w:t xml:space="preserve">TOOLS'09: 47th International Conference on Objects, Components, Models and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, New York, United States. pp.252-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498492v1</w:t>
+                <w:t xml:space="preserve">inria-00403568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cycle causes with CycleTable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Denier</w:t>
+                <w:t xml:space="preserve">Adding State and Visibility Control to Traits using Lexical Nesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Cutsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang de Meuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAMOOSr 2009 - 3rd Workshop on FAMIX and MOOSE in Software Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">ECOOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498495v1</w:t>
+                <w:t xml:space="preserve">inria-00498397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding State and Visibility Control to Traits using Lexical Nesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+                <w:t xml:space="preserve">Identifying cycle causes with CycleTable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang de Meuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Genova, Italy</w:t>
+              <w:t xml:space="preserve">FAMOOSr 2009 - 3rd Workshop on FAMIX and MOOSE in Software Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00498397v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00498495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Spaces for Safe Image Surgery</w:t>
               </w:r>
@@ -26641,51 +26641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Casaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26745,51 +26745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQUALE -- Software QUALity Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26978,51 +26978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying cycle causes with Enriched Dependency Structural Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27067,472 +27067,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting task-oriented navigation in IDEs with configurable HeatMaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Squale Model - A Practice-based Industrial Quality Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roethlisberger</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harald Wertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International conference on Software maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498454v1</w:t>
+                <w:t xml:space="preserve">inria-00637364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Squale Model - A Practice-based Industrial Quality Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Denier</w:t>
+                <w:t xml:space="preserve">Supporting task-oriented navigation in IDEs with configurable HeatMaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roethlisberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Software maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">ICPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00637364v1</w:t>
+                <w:t xml:space="preserve">inria-00498454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Meta in Meta-object Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Suen</w:t>
+                <w:t xml:space="preserve">Reconsidering Classes in Procedural Object-Oriented Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS-EUROPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCRE'08: 15th Working Conference on Reverse Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00271286v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering Classes in Procedural Object-Oriented Code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+                <w:t xml:space="preserve">The Meta in Meta-object Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRE'08: 15th Working Conference on Reverse Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS-EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland. pp.218-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69824-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322878v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00271286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Changeable Visibility: Resolving Unanticipated Name Clashes in Traits</w:t>
               </w:r>
@@ -27544,51 +27544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27626,103 +27626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package Reference Fingerprint: a Rich and Compact Visualization to Understand Package Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Abdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 12th European Conference on Software Maintenance and Reengineering (CSMR 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Athens, Greece. pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27950,64 +27950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iSTOA: Artefacts for mathematical interactive learning exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28039,602 +28039,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dr Geo II: Adding Interactivity Planes in Interactive Dynamic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Poyet</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMR 2007 - 11th European Conference on Software Maintenance and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Creating, Connecting and Collaborating through Computing (C5 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849009v1</w:t>
+                <w:t xml:space="preserve">inria-00531636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Method Reflection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marschall</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Poyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS Europe 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSMR 2007 - 11th European Conference on Software Maintenance and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00556467v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning with Traits: the Nile Stream trait-based Library</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roel Wuyts</w:t>
+                <w:t xml:space="preserve">Sub-Method Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marschall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 International Conference on Dynamic Languages (ICDL 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1352678.1352682⟩</w:t>
+              <w:t xml:space="preserve">TOOLS Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zürich, 2007, Zürich, Switzerland. pp.231-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2007.6.9.a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306163v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00556467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pollet</w:t>
+                <w:t xml:space="preserve">Redesigning with Traits: the Nile Stream trait-based Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Software Maintenance and Reengineering (CSMR'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSMR.2007.4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 International Conference on Dynamic Languages (ICDL 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lugano, Switzerland. pp.50-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1352678.1352682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476165v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr Geo II: Adding Interactivity Planes in Interactive Dynamic Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Fernandes</w:t>
+                <w:t xml:space="preserve">Towards A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Cimpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Creating, Connecting and Collaborating through Computing (C5 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Software Maintenance and Reengineering (CSMR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Mar 2007, Amsterdam, France. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSMR.2007.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00531636v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Evolution from the Field. An Experience Report from the Squeak Maintainers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28681,64 +28681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'importance des plans d'interaction dans la géométrie interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28789,51 +28789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Backward-In-Time Debugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28865,217 +28865,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Unanticipated Dependency Schemas in Class Hierarchies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Identifying Traits with Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Software Maintenance and Reengineering (CSMR'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">ASE'05 - 20th Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00533057v1</w:t>
+                <w:t xml:space="preserve">hal-05074602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Traits with Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+                <w:t xml:space="preserve">Discovering Unanticipated Dependency Schemas in Class Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE'05 - 20th Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">9th European Conference on Software Maintenance and Reengineering (CSMR'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074602v1</w:t>
+                <w:t xml:space="preserve">inria-00533057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classbox/J: Controlling the Scope of Change in Java</w:t>
               </w:r>
@@ -29150,364 +29150,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en symbiose des traits et des classboxes, Application à l'expression des collaborations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cointe</w:t>
+                <w:t xml:space="preserve">Lessons Learned in Applying Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Languages and Models with Objects (LMO'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Suisse. pp.33-46</w:t>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis (ICFCA '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457119v1</w:t>
+                <w:t xml:space="preserve">inria-00533445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned in Applying Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
+                <w:t xml:space="preserve">On the Revival of Dynamic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gälli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis (ICFCA '05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Composition 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11550679_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533445v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Revival of Dynamic Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+                <w:t xml:space="preserve">Mise en symbiose des traits et des classboxes, Application à l'expression des collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Minjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Composition 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Languages and Models with Objects (LMO'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Suisse. pp.33-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555914v1</w:t>
+                <w:t xml:space="preserve">hal-00457119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Smalltalk Conference</w:t>
               </w:r>
@@ -29670,90 +29670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composable Encapsulation Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Schärli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOOP 2004 - European Conference on Object-Oriented Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29778,64 +29778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Traits to the Smalltalk Collection Classes *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Schärli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29873,51 +29873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits: Composable Units of Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Schärli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30007,51 +30007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Wuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Modular Languages Conference (JMLC'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30070,234 +30070,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRay Views: Understanding the Internals of Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
+                <w:t xml:space="preserve">OOPAL: Integrating Array Programming in Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Software Engineering (ASE'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">OOPSLA 2003 - 17th International Conference on Object-Oriented Programming Systems, Languages and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00533054v1</w:t>
+                <w:t xml:space="preserve">hal-05074045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OOPAL: Integrating Array Programming in Object-Oriented Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mougin</w:t>
+                <w:t xml:space="preserve">XRay Views: Understanding the Internals of Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OOPSLA 2003 - 17th International Conference on Object-Oriented Programming Systems, Languages and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Automated Software Engineering (ASE'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074045v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Categorization of Classes based on the Visualization of their Internal Structure: the Class Blueprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30629,51 +30629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Conference on Reverse Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31227,51 +31227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Willembrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32048,51 +32048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TinyBlog: Develop your First Web App with Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32224,51 +32224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TinyBlog: Créer votre Première Application Web avec Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32443,540 +32443,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo by Example 5</w:t>
+                <w:t xml:space="preserve">Learning Object-Oriented Programming, Design and TDD with Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Lulu.com &amp; Square Bracket Associates, pp.1-358, 2017, 978-1-365-65459-6</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">published by the authors, pp.239, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659495v1</w:t>
+                <w:t xml:space="preserve">hal-01612687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smacc: a Compiler-Compiler</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharo by Example 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pharo, 2017, The Pharo Booklet Collection</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chloupis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Zagidulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lulu.com &amp; Square Bracket Associates, pp.1-358, 2017, 978-1-365-65459-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612820v2</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Object-Oriented Programming, Design and TDD with Pharo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smacc: a Compiler-Compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Brant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">published by the authors, pp.239, 2017</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pharo, 2017, The Pharo Booklet Collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612687v1</w:t>
+                <w:t xml:space="preserve">hal-01612820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage: Persisting Objects in Document Databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scraping HTML with XPath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Hartl</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Square Bracket Associates, pp.46, 2017, Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Peter Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">published by the authors, pp.26, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612823v1</w:t>
+                <w:t xml:space="preserve">hal-01612689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scraping HTML with XPath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyage: Persisting Objects in Document Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Lorenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kenny</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">published by the authors, pp.26, 2017</w:t>
+                <w:t xml:space="preserve">Norbert Hartl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Square Bracket Associates, pp.46, 2017, Stéphane Ducasse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612689v1</w:t>
+                <w:t xml:space="preserve">hal-01612823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spec UI framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33046,51 +33046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven van Caekenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33235,51 +33235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Web Development with Seaside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shaffer C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33323,51 +33323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharo by Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33529,51 +33529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeak by Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33855,51 +33855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Francomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33950,51 +33950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisations pour la remodularisation à large échelle des systèmes à objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34036,51 +34036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de mesure de la qualité des logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34161,256 +34161,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Package-Aware Approach for Repository-Level Code Completion in Pharo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abedelkader</w:t>
+                <w:t xml:space="preserve">Building Blocks for Object-Oriented Refactoring Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balša Šarenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Rakic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025, IWST2025</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446902v1</w:t>
+                <w:t xml:space="preserve">hal-05022531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Blocks for Object-Oriented Refactoring Engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balša Šarenac</w:t>
+                <w:t xml:space="preserve">Package-Aware Approach for Repository-Level Code Completion in Pharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abedelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordana Rakic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025, IWST2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022531v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Escape Analysis in Pharo: Towards Minimizing Object Allocations</w:t>
               </w:r>
@@ -34726,51 +34726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Chat en Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34889,51 +34889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un service Rest avec Pharo et Seaside-Rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34958,220 +34958,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo: un nouveau Smalltalk open source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746242v1</w:t>
+                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Denier</w:t>
+                <w:t xml:space="preserve">Pharo: un nouveau Smalltalk open source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
+                <w:t xml:space="preserve">hal-00746242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'applications en Pharo</w:t>
               </w:r>
@@ -35957,77 +35957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can We Help Software Rearchitecting Efforts? Study of an Industrial Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36123,51 +36123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36224,51 +36224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garbervetsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camillo Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36299,51 +36299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36351,51 +36351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36445,51 +36445,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 ACTIVITY REPORT Project-Team EVREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36642,51 +36642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023 ACTIVITY REPORT Project-Team EVREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37022,263 +37022,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMOD 2022 Activity Report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Costiou</w:t>
+                <w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria Lille - Nord Europe. 2022</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112164v1</w:t>
+                <w:t xml:space="preserve">hal-03770065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+                <w:t xml:space="preserve">Project-Team RMOD 2022 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Lille - Nord Europe. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Thomas</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03770065v1</w:t>
+                <w:t xml:space="preserve">hal-04112164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting Context Aware Partial Translation engine based on immediate and delayed Rule application</w:t>
               </w:r>
@@ -37372,51 +37372,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t>
+                <w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rogliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
@@ -37444,549 +37444,549 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t>
+              <w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784027v1</w:t>
+                <w:t xml:space="preserve">hal-03781743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+                <w:t xml:space="preserve">Project-Team RMOD 2021 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781743v1</w:t>
+                <w:t xml:space="preserve">hal-03629450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMOD 2021 Activity Report</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Costiou</w:t>
+                <w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rogliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629450v1</w:t>
+                <w:t xml:space="preserve">hal-03784027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Migration: A Theoretical Framework.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+                <w:t xml:space="preserve">Project-Team RMoD 2020 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2021</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171124v2</w:t>
+                <w:t xml:space="preserve">hal-03281442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMoD 2020 Activity Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Software Migration: A Theoretical Framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Lille. 2021</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281442v1</w:t>
+                <w:t xml:space="preserve">hal-03171124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Generation Debuggers</w:t>
               </w:r>
@@ -38064,51 +38064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Pharo Code: A Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38156,51 +38156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2019 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38291,51 +38291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for Evolving Relational Databases: Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38383,90 +38383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2018 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38527,51 +38527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38606,90 +38606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2017 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38737,77 +38737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2016 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38973,51 +38973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique S C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39078,51 +39078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39157,51 +39157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2015 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39209,51 +39209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRIA Lille - Nord Europe. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -39275,51 +39275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2014 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39327,51 +39327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille; RMOD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -39423,64 +39423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Tymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39614,254 +39614,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
+                <w:t xml:space="preserve">Project-Team RMoD 2013 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria. 2014</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996908v3</w:t>
+                <w:t xml:space="preserve">hal-00936375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMoD 2013 Activity Report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Cassou</w:t>
+                <w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria Lille. 2014</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936375v1</w:t>
+                <w:t xml:space="preserve">hal-00996908v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SafeJS: Hermetic Sandboxing for JavaScript</w:t>
               </w:r>
@@ -39965,64 +39965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Lille Nord Europe. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -40038,293 +40038,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics and Security Issues in JavaScript</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Cassou</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763421v1</w:t>
+                <w:t xml:space="preserve">hal-00777904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+                <w:t xml:space="preserve">Semantics and Security Issues in JavaScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777904v1</w:t>
+                <w:t xml:space="preserve">hal-00763421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharo's Vision: Goals, Processes, and Development Effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40599,51 +40599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles Assessment with CycleTable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40704,51 +40704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40783,77 +40783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices in the Squale Quality Model (Squale Deliverable 1.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bellingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40905,51 +40905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical and Economical Model (Workpackage 2.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41023,64 +41023,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Practices and Metrics (Workpackage 1.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41132,51 +41132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Model for Remediation (Workpackage 2.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41263,51 +41263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41342,77 +41342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software metric for Java and C++ practices (Workpackage 1.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41464,103 +41464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Squale Model - A Practice-based Industrial Quality Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -41612,51 +41612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41860,51 +41860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stephane.ducasse.free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stephane.ducasse.free.fr/Publications.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306190v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Palumbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576440v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#353;a &#352;arenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04564690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sandoval Alcocer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Camacho-Jaimes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Galindo-Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Neyem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119017v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03706041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jihene Agouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281836v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Black" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10016-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verhaeghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-021-00284-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3101249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Pierro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tonelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toullec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.1.a1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Chari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2018.2812715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.11.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Dias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Uquillas-G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cresson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9328-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Miranda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Valente" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9344-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060537v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Uquillas-Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.08.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Wernli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46734-3_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Valente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.02.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915350v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.11.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.11.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bhatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2164" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2136" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00530778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Sch&#228;rli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wuyts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gordillo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.05.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lienhard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor G&#238;rba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352686" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kuhn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Renggli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0081-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350415v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.05.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Putney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025986v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Girba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gybels" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja D&#8217;hondt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556474v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022592v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2005.14" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2004.11.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rieger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2004.11.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tichelaar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.279" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2003.08.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sadeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Grigera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Gardey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jordan Monta&#241;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ducasse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652024.3665514" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Cipriani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04670318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Rakic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708729v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225588v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217271v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030293v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Oda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Macedo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231797v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Labsari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217930v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aless Hosry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Privat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768601v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772864v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011338900003266" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853493v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04237932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752237v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT55257.2022.00012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752247v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Campero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sandoval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519939.3523457" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332040v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03255895v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;kp&#233;todji Mahugnon Honor&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djareddir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sudich" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Willembrinck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dargaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon H Houekpetodji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357991v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Gabsi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Drira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972186v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eveillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02992863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupriez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511466v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronie Salgado" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002346v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayne Guerra Calle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019015v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280915v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359619.3359745" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Guerrouj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395836v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andreo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377812.3382151" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S C Rocha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194114" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851857v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lecerf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2018.00052" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831075v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBOSE.2018.8327566" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831046v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194123" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaleba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;ra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717343v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demeyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VST.2018.8327152" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565748v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585754v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596247v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2017.7884648" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651858v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139906" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095200v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Govin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585349v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marra" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez Boix" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139913" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579106v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139909" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663603v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139920" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596321v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Felgentreff" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132190.3132201" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571655v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585338v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139910" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;risson V R Paix&#227;o" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Almeida" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353592v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991050" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353882v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Arloing" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dubois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991066" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353884v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991064" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353883v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markiyan Rizun" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991057" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353205v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991052" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352468v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991058" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185637v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141135v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Seaton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737963" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187532v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185736v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bacchelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Gousios" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205345v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814270.2814275" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rizun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811297" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199035v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811299" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185639v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185635v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244486v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811298" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185079v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811294" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185795v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatou Oumarou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kolyang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081847" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205468v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317498v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864587v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larchev&#234;que" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bhatti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811293" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076238v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Godoy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991722v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hora" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779638v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Passerini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Maass" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2014.17" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060551v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086083v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834320v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862065v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849004v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2013.6650523" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854861v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862063v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shata" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862626v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747817v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Couto" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780293v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759030v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848830v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614583v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614769v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oriol" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614778v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614773v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614779v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rothlisberger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531613v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746253v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531509v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531508v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746247v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#246;thlisberger" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746130v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735949" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746246v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425417v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531048v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403568v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746260v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498492v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498495v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498397v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Cutsem" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang de Meuter" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746252v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bellingard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498463v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piers" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498446v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498454v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637364v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wertz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271286v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69824-1_13" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322878v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216103v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200869v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498482v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498484v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849009v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Poyet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556467v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marschall" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2007.6.9.a14" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306163v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352682" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476165v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2007.4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555868v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.08.003" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555768v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hofer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533057v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074602v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533461v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457119v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Minjat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533445v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555914v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#228;lli" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014226v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533452v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074547v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074033v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074042v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533446v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533054v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074045v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mougin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074023v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504282.504304" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074019v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074804v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cruz" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074735v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Richner" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074812v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533051v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arditi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074639v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074003v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074011v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784758v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mauricio Rainhart" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546918.3560803" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738585v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03785536v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546918.3560806" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888214v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888256v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Hondt" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lorenzano" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216172v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03687932v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Kaplar" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02299550v3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358770v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358607v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Brunzie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358628v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allex Oliveira" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900327v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900323v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659495v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chloupis" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Hess" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Zagidulin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612820v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612687v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612823v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hartl" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612689v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kenny" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612690v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531503v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shaffer C." TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Zaccone" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171668v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969113v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969117v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940287v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Francomme" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639277v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639279v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446902v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abedelkader" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022531v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306163v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770053v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086593v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746254v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746242v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746241v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746243v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287202v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468029v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Sow" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Brault" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04181591v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205262v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Papa" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814782v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313586v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451242v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871353v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044617v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225251v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527877v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225720v2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898154v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03171124v2" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999965v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504949v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819302v2" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671196v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389983v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabry" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664258v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Tymchuk" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093496v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862099v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871114v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763421v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646878v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante-Hora" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593795v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533654v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Franchet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533656v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533618v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533659v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533617v2" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637363v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stephane.ducasse.free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stephane.ducasse.free.fr/Publications.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306190v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Palumbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576440v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#353;a &#352;arenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04564690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sandoval Alcocer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Camacho-Jaimes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Galindo-Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Neyem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119017v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03706041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jihene Agouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281836v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Black" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10016-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verhaeghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-021-00284-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3101249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Pierro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tonelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toullec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.1.a1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Chari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2018.2812715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.11.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Dias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Uquillas-G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cresson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9328-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Miranda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Valente" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9344-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060537v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Uquillas-Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.08.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Wernli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46734-3_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Valente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.11.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.11.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bhatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2164" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2136" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Sch&#228;rli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wuyts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00530778v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gordillo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.05.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor G&#238;rba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kuhn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Renggli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0081-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lienhard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352686" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350415v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.05.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Putney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025986v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Girba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gybels" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja D&#8217;hondt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556474v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2005.14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2004.11.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rieger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2004.11.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tichelaar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.279" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2003.08.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sadeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Grigera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Gardey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jordan Monta&#241;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ducasse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652024.3665514" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Cipriani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04670318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Rakic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708729v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217271v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Oda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Macedo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225588v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231797v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Labsari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217930v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aless Hosry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Privat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04237932v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768601v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772864v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011338900003266" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752237v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT55257.2022.00012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752247v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Campero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sandoval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519939.3523457" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332040v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03255895v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;kp&#233;todji Mahugnon Honor&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djareddir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sudich" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Willembrinck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Gabsi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Drira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972186v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dargaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972159v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon H Houekpetodji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357991v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eveillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02992863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupriez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511466v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronie Salgado" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002346v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304301v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayne Guerra Calle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019015v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280915v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359619.3359745" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Guerrouj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395836v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andreo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377812.3382151" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S C Rocha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194114" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851857v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lecerf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2018.00052" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831075v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBOSE.2018.8327566" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831046v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194123" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaleba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;ra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717343v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demeyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VST.2018.8327152" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565748v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2017.7884648" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139906" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095200v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Govin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585754v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585349v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marra" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez Boix" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139913" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596321v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Felgentreff" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132190.3132201" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139909" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663603v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saker" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139920" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441790v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;risson V R Paix&#227;o" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Almeida" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585338v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139910" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353592v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991050" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353882v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Arloing" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dubois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991066" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353884v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991064" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353883v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markiyan Rizun" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991057" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353205v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991052" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352468v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991058" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116225v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bacchelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Gousios" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205345v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814270.2814275" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rizun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811297" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141135v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Seaton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737963" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187532v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185736v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199035v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811299" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185639v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185635v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244486v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811298" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185795v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatou Oumarou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kolyang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081847" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185079v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811294" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205468v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317498v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864587v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larchev&#234;que" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bhatti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811293" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076238v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Godoy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991722v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hora" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779638v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Passerini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Maass" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2014.17" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060551v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086083v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854861v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834320v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862065v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849004v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2013.6650523" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862063v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shata" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862626v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747817v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Couto" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780293v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759030v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848830v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614583v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614769v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oriol" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614778v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614773v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614779v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rothlisberger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531613v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746253v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531508v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531509v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498492v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746247v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#246;thlisberger" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746130v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735949" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746246v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425417v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531048v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403568v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498397v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Cutsem" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang de Meuter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498495v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746252v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bellingard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498463v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piers" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498446v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637364v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wertz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498454v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322878v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271286v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69824-1_13" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216103v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200869v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498482v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498484v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849009v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Poyet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556467v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marschall" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2007.6.9.a14" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306163v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352682" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476165v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2007.4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555868v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.08.003" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555768v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hofer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074602v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533057v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533461v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533445v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555914v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#228;lli" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457119v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Minjat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014226v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533452v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074547v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074033v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074042v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533446v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074045v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mougin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533054v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074023v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504282.504304" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074019v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074804v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cruz" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074735v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Richner" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074812v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533051v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arditi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074639v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074003v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074011v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784758v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mauricio Rainhart" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546918.3560803" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738585v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03785536v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546918.3560806" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888214v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888256v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Hondt" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lorenzano" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216172v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03687932v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Kaplar" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02299550v3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358770v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358607v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Brunzie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358628v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allex Oliveira" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900327v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900323v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612687v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659495v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chloupis" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Hess" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Zagidulin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612820v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612689v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kenny" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612823v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hartl" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612690v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531503v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shaffer C." TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Zaccone" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171668v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969113v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969117v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940287v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Francomme" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639277v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639279v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022531v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446902v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abedelkader" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306163v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770053v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086593v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746254v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746242v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746241v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746243v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287202v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468029v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Sow" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Brault" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04181591v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205262v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Papa" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814782v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313586v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451242v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871353v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044617v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225251v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527877v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225720v2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898154v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03171124v2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999965v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504949v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819302v2" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671196v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389983v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabry" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664258v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Tymchuk" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093496v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862099v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871114v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763421v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646878v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante-Hora" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593795v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533654v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Franchet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533656v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533618v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533659v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533617v2" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637363v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>