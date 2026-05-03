--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -126,7408 +126,7408 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Modeling Method of Turn-to-Turn Transient Voltages Taking Into Account the Common Mode Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Gressinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Acheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.156692-156713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3603939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-oriented electrical steel under bending and annealing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/aee.2025.153908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.929-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2022-0318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D electrostatic modeling of twisted pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Hazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-04-2021-0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-power density induction machines with increased windings temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.642-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Experimental Characterization of Nickel-Coated Copper Wires for the Design of Extremely High-Temperature Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2961063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Finite Element Simulation Methodologies for the Use of Paschen’s Law in the Prediction of Partial Discharge Risk in Electrical Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.144557-144564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3013337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the leakage flux in the vicinity of a transformer core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Shulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2019-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Cozonac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.674-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of Partial Discharge Inception Voltage and Location of Partial Discharges by Means of Paschen’s Theory and FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.7203504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2902374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Concept for Deeper Integration of Converters and Drives in Electrical Machines: Simulation and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Al Ghossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of Flux Tube Portions by Adjunction of Electric or Magnetic Multivalued Equipotential Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7401704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2661401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of Winding Lumped Parameter Equivalent Circuit by Means of Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment and Improvements of Inorganic Insulation for High Temperature Low Voltage Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.2534-2542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7736810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normal permeability of grain non-oriented, grain oriented and amorphous electrical steel sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.349-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to the Study of Losses Generated by Interlaminar Short-Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bielawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1397-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simulation method to predict the turn-to-turn voltage spikes in a PWM fed motor winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.1609-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2011.6032831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Characterization of Interlamination Shorts in Transformer Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Anselm Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.614-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 27 (Issue 4), pp.735-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640810878135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy current influence on electromagnetic emissions of laminated cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.986-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640710756320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prédictive du comportement HF d'une phase de la machine électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cabrel Kaptoum Kuate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symposium de Génie Électrique, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Electrical Insulation System of Stator Tooth Winding for high-power density PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bending and Annealing on NOES, GOES, and FeCo Magnetic Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predictive Approach for the Remaining Lifetime of Electrical Insulations Based on Measured Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Djeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deblecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Bakhshideh Zad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMM27, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143983v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Approach for the Remaining Lifetime of Electrical Insulations Based on Measured Indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Bending and Annealing on NOES, GOES, and FeCo Magnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Djeddou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMM27, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506771v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Circuit Determination of Inductive Voltage Transformers Based on Impedance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Kisserli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiphysique d'une MSAP à flux axial à haute puissance massique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGE, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric characterization of insulation on circular cross-section conductor wires -Gallium method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16o Congresso Brasileiro de Eletromagnetismo - CBMAG 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Online (Brasil), France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maribor, Faculty of Electrical Engineering and Computer Science; Poznan University of Technology; Committee on Electrical Engineering, Polish Academy of Sciences; Committee on Electrical Engineering, PAS - Poznan Branch, Jun 2024, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693977v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Methodology For Considering The Frequency-Dependent Behaviour Of Electrical Machine Windings In Transient Simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dielectric characterization of insulation on circular cross-section conductor wires -Gallium method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Franzoi Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralph Sindjui</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Sadowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Electrical Machines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16o Congresso Brasileiro de Eletromagnetismo - CBMAG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Online (Brasil), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143557v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved Methodology For Considering The Frequency-Dependent Behaviour Of Electrical Machine Windings In Transient Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cabrel Kaptoum Kuate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sindjui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEM, Sep 2024, Turin, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144003v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminated busbar PDIV improvement using a new varnish-based insulation technology with micro/nano fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wecxsteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Quebec City, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EIC55835.2023.10177348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions d'Isolations Innovantes pour les Busbars Laminés grâce à l'Utilisation de Nouveaux Procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Wexcsteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of inter-turn stresses in electrical machines considering common mode elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Circuit Model Accounting for the Frequency-Dependent Behavior of Electrical Machine Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Hazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Acheen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena CEIDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DEIS; IEEE, Oct 2023, East Rutherford, NJ, United States</w:t>
+              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297186v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Circuit Model Accounting for the Frequency-Dependent Behavior of Electrical Machine Windings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Evaluation of inter-turn stresses in electrical machines considering common mode elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Gressinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Acheen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena CEIDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEIS; IEEE, Oct 2023, East Rutherford, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114183v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Behavior of the Lumped Parameter Model of the Windings of Electrical Machines in Transient Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Study of High Power Density : PMSM for Automotive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.28-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive diagnostic based on HF modeling of electrical machines windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.901--906, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic prédictif basé sur une modélisation HF du bobinage des machines électriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.1049--1054</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114201v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diagnostic prédictif basé sur une modélisation HF du bobinage des machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.1049--1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304812v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale du vieillissement accéléré de l’isolation des moteurs électriques alimentés par des convertisseurs MLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des contraintes électriques et des décharges partielles dans un moteur de type II alimenté par des convertisseurs IGBT et SiC MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Acheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrical Machine Made with Inorganic Rigid Coils : A Breakthrough Toward High Temperature Motors Designed for Aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Electrical Insulation Conference (EIC 2018), June 17-20, 2018, San Antonio, TX (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Antonio, United States. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature motors: Investigations on the voltage distribution in windings at a short scale times for a PWM supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Miami (FL), United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrated winding machines fed by PWM inverters: insulation design helped by simulations based on equivalent circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Fort Worth (TX), United States. pp.209--212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination par la méthode des élements finis des paramètres d'un circuit électrique équivalent des bobinages des machines électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées SEEDS / Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled magneto-thermal formulation to characterize a coil composed of conductors with an inorganic insulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Determination of flux tube portions by adjunction of electric or magnetic multivalued equipotential lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114209v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of winding lumped parameter equivalent circuit by means of finite element method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Technological assessments for designing machines able to work at very high internal temperatures (450–500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816263⟩</w:t>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114211v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of PDIV in motor coils using finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Determination of winding lumped parameter equivalent circuit by means of finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 1st International Conference on Dielectrics (ICD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547696⟩</w:t>
+              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114212v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Coupled magneto-thermal formulation to characterize a coil composed of conductors with an inorganic insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. pp.113--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361648v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological assessments for designing machines able to work at very high internal temperatures (450–500°C)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Prediction of PDIV in motor coils using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeneclaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732900⟩</w:t>
+              <w:t xml:space="preserve">IEEE 1st International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.638--641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873787v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de Nickel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vadim Iosif</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361611v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insulation solution for coils of high temperature motors (500°C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Malec</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966184v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de nickel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An insulation solution for coils of high temperature motors (500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117492v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of flux tube portions by adjunction of electric or magnetic multivalued equipotential lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114210v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions d'isolation électrique pour les machines fonctionnant à Hautes Températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Mihaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobinage à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Boughamni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation électromécanique 3D d'un conducteur 1+6 avec prise en compte des résistances de contact inter-brins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Zeroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan - ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-to-turn Capacitance used as an Indicator of Winding Insulation Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering ISEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D simplified model of the synchronous machine for external field computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEM2008 - Seventh International Conference on Computation in Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546411v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546414v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Testing of AC Motor Insulation Quality for Predictive Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Werynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe 2006 - International Conference &amp; Exhibition for Power Electronics, Intelligent Motion and Power Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546436v1</w:t>
-              </w:r>
-[...2436 lines deleted...]
-                <w:t xml:space="preserve">hal-04318763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7545,90 +7545,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative insulation technology for SiC Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wecxsteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2021- MORE ELECTRICAL AIRCRAFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7685,90 +7685,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-to-Turn Capacitance used as an Indicator of Winding Insulation Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">" Studies in Applied Electromagnetics and Mechanics" Collection. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Computer Techniques in Applied Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, pp.73-98, 2010</w:t>
@@ -7887,51 +7887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D4D7A69"/>
+    <w:nsid w:val="ED4D5741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8118,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0602-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cabrel Kaptoum Kuate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djeddou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deblecker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sindjui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Gressinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Acheen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zeroukhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05397874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3603939" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zouzou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2961063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Laidoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al Ghossini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0602-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05397874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Gressinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Acheen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3603939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Laidoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zouzou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2961063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al Ghossini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cabrel Kaptoum Kuate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djeddou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deblecker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sindjui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abadie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zeroukhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>