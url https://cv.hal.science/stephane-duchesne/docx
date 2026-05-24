--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -126,7408 +126,7408 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation prédictive du comportement HF d'une phase de la machine électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cabrel Kaptoum Kuate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium de Génie Électrique, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Electrical Insulation System of Stator Tooth Winding for high-power density PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalent Circuit Determination of Inductive Voltage Transformers Based on Impedance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Kisserli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Bending and Annealing on NOES, GOES, and FeCo Magnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMM27, Sep 2025, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive Approach for the Remaining Lifetime of Electrical Insulations Based on Measured Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Djeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deblecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Bakhshideh Zad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse multiphysique d'une MSAP à flux axial à haute puissance massique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGE, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectric characterization of insulation on circular cross-section conductor wires -Gallium method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Franzoi Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16o Congresso Brasileiro de Eletromagnetismo - CBMAG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Online (Brasil), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Methodology For Considering The Frequency-Dependent Behaviour Of Electrical Machine Windings In Transient Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cabrel Kaptoum Kuate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sindjui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEM, Sep 2024, Turin, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maribor, Faculty of Electrical Engineering and Computer Science; Poznan University of Technology; Committee on Electrical Engineering, Polish Academy of Sciences; Committee on Electrical Engineering, PAS - Poznan Branch, Jun 2024, Portorož, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions d'Isolations Innovantes pour les Busbars Laminés grâce à l'Utilisation de Nouveaux Procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F Wexcsteen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laminated busbar PDIV improvement using a new varnish-based insulation technology with micro/nano fillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wecxsteen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Quebec City, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EIC55835.2023.10177348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Circuit Model Accounting for the Frequency-Dependent Behavior of Electrical Machine Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Hazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of inter-turn stresses in electrical machines considering common mode elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Gressinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Acheen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena CEIDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEIS; IEEE, Oct 2023, East Rutherford, NJ, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency-Dependent Behavior of the Lumped Parameter Model of the Windings of Electrical Machines in Transient Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Hazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic Study of High Power Density : PMSM for Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.28-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive diagnostic based on HF modeling of electrical machines windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.901--906, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic prédictif basé sur une modélisation HF du bobinage des machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.1049--1054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale du vieillissement accéléré de l’isolation des moteurs électriques alimentés par des convertisseurs MLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des contraintes électriques et des décharges partielles dans un moteur de type II alimenté par des convertisseurs IGBT et SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Acheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Electrical Machine Made with Inorganic Rigid Coils : A Breakthrough Toward High Temperature Motors Designed for Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Electrical Insulation Conference (EIC 2018), June 17-20, 2018, San Antonio, TX (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Antonio, United States. pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature motors: Investigations on the voltage distribution in windings at a short scale times for a PWM supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami (FL), United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentrated winding machines fed by PWM inverters: insulation design helped by simulations based on equivalent circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Fort Worth (TX), United States. pp.209--212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination par la méthode des élements finis des paramètres d'un circuit électrique équivalent des bobinages des machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées couplées SEEDS / Jeunes Chercheurs en Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological assessments for designing machines able to work at very high internal temperatures (450–500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of winding lumped parameter equivalent circuit by means of finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled magneto-thermal formulation to characterize a coil composed of conductors with an inorganic insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. pp.113--114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of PDIV in motor coils using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeneclaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 1st International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.638--641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An insulation solution for coils of high temperature motors (500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of flux tube portions by adjunction of electric or magnetic multivalued equipotential lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobinage à faible impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Boughamni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation électromécanique 3D d'un conducteur 1+6 avec prise en compte des résistances de contact inter-brins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zeroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan - ENS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions d'isolation électrique pour les machines fonctionnant à Hautes Températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turn-to-turn Capacitance used as an Indicator of Winding Insulation Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering ISEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3D simplified model of the synchronous machine for external field computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEM2008 - Seventh International Conference on Computation in Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-line Testing of AC Motor Insulation Quality for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Werynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCIM Europe 2006 - International Conference &amp; Exhibition for Power Electronics, Intelligent Motion and Power Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling Method of Turn-to-Turn Transient Voltages Taking Into Account the Common Mode Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
+                <w:t xml:space="preserve">Non-oriented electrical steel under bending and annealing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loucif Benmamas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Acheen</w:t>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3603939⟩</w:t>
+              <w:t xml:space="preserve">Archives of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/aee.2025.153908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397874v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-oriented electrical steel under bending and annealing effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Fawaz</w:t>
+                <w:t xml:space="preserve">Numerical Modeling Method of Turn-to-Turn Transient Voltages Taking Into Account the Common Mode Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Gressinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Acheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/aee.2025.153908⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.156692-156713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3603939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143937v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (4), pp.929-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2022-0318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D electrostatic modeling of twisted pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (1), pp.48-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-04-2021-0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power density induction machines with increased windings temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Velu</w:t>
+                <w:t xml:space="preserve">Modeling and Experimental Characterization of Nickel-Coated Copper Wires for the Design of Extremely High-Temperature Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0131⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2961063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292252v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Experimental Characterization of Nickel-Coated Copper Wires for the Design of Extremely High-Temperature Electrical Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessment of Finite Element Simulation Methodologies for the Use of Paschen’s Law in the Prediction of Partial Discharge Risk in Electrical Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ninet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2961063⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.144557-144564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3013337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296642v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Finite Element Simulation Methodologies for the Use of Paschen’s Law in the Prediction of Partial Discharge Risk in Electrical Windings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Measurement of the leakage flux in the vicinity of a transformer core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Shulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3013337⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2019-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198909v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the leakage flux in the vicinity of a transformer core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Cozonac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2019-0003⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.674-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292264v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High-power density induction machines with increased windings temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Velu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.674-682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0109⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.642-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667497v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Partial Discharge Inception Voltage and Location of Partial Discharges by Means of Paschen’s Theory and FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.7203504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2902374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Concept for Deeper Integration of Converters and Drives in Electrical Machines: Simulation and Experimental Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Al Ghossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.809-815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/phys-2019-0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Flux Tube Portions by Adjunction of Electric or Magnetic Multivalued Equipotential Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.7401704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2661401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Winding Lumped Parameter Equivalent Circuit by Means of Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and Improvements of Inorganic Insulation for High Temperature Low Voltage Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (5), pp.2534-2542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7736810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal permeability of grain non-oriented, grain oriented and amorphous electrical steel sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Napieralska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (2), pp.349-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-141944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Study of Losses Generated by Interlaminar Short-Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (4), pp.1397-1400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation method to predict the turn-to-turn voltage spikes in a PWM fed motor winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Mihaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (5), pp.1609-1615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2011.6032831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Interlamination Shorts in Transformer Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Anselm Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (2), pp.614-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Volume 27 (Issue 4), pp.735-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/03321640810878135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current influence on electromagnetic emissions of laminated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (4), pp.986-1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/03321640710756320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318763v1</w:t>
-              </w:r>
-[...4939 lines deleted...]
-                <w:t xml:space="preserve">hal-00546436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7545,90 +7545,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative insulation technology for SiC Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wecxsteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2021- MORE ELECTRICAL AIRCRAFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7685,90 +7685,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-to-Turn Capacitance used as an Indicator of Winding Insulation Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">" Studies in Applied Electromagnetics and Mechanics" Collection. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Computer Techniques in Applied Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, pp.73-98, 2010</w:t>
@@ -7887,51 +7887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED4D5741"/>
+    <w:nsid w:val="7876097B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8118,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0602-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05397874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Gressinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Acheen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3603939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Laidoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zouzou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2961063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al Ghossini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cabrel Kaptoum Kuate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djeddou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deblecker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sindjui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abadie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zeroukhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0602-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cabrel Kaptoum Kuate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djeddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deblecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sindjui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Gressinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Acheen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zeroukhi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05397874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3603939" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zouzou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2961063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Laidoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al Ghossini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>