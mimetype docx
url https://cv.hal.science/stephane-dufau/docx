--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -1075,395 +1075,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ERP investigation of transposed-word effects in same-different matching</w:t>
+                <w:t xml:space="preserve">COVID-19 outbreak and healthcare worker behavioural change toward hand hygiene practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Pegado</w:t>
+                <w:t xml:space="preserve">F. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Wen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brouqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226383v1</w:t>
+                <w:t xml:space="preserve">hal-03280474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter and word identification in the fovea and parafovea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13414-021-02273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreak and healthcare worker behavioural change toward hand hygiene practices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ERP investigation of transposed-word effects in same-different matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Florea</w:t>
+                <w:t xml:space="preserve">Felipe Pegado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brouqui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yun Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111, pp.27-34. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280474v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using virtual reality to study reading: An eye-tracking investigation of transposed-word effects</w:t>
               </w:r>
@@ -1834,51 +1834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus orientation and the first-letter advantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,282 +2770,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
+                <w:t xml:space="preserve">Understanding learning to read through fMRI of rapid letter detection in skilled adult readers and dyslexic 10-year old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hannagan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+                <w:t xml:space="preserve">M. Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Eger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.S120--S121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152174v1</w:t>
+                <w:t xml:space="preserve">hal-01152199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding learning to read through fMRI of rapid letter detection in skilled adult readers and dyslexic 10-year old children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dufau</w:t>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chanceaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152199v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential modulations of poorer-strategy effects during strategy execution: An event-related potential study in arithmetic</w:t>
               </w:r>
@@ -3148,90 +3148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (8), pp.1609--1611. </w:t>
@@ -3308,64 +3308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
@@ -3397,654 +3397,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (2), pp.280--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752242v1</w:t>
+                <w:t xml:space="preserve">hal-01152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter string processing and visual short-term memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Ktori</w:t>
+                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152182v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter string processing and visual short-term memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.01.003⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (3), pp.465--473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2011.611889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152175v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How word frequency modulates masked repetition priming: An ERP investigation</w:t>
+                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phillip Holcomb</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01337.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804929v1</w:t>
+                <w:t xml:space="preserve">hal-01152186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
+                <w:t xml:space="preserve">How word frequency modulates masked repetition priming: An ERP investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (5), pp.604 - 616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152186v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
               </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4385,51 +4385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;electrophysiological sandwich&amp;quot;: A method for amplifying ERP priming effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ktori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4890,424 +4890,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
+                <w:t xml:space="preserve">What visual information do children and adults consider while switching between tasks? Eye-tracking investigation of cognitive flexibility development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Warnier</w:t>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dandurand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Lucenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.955 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0019674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152171v1</w:t>
+                <w:t xml:space="preserve">hal-03804926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What visual information do children and adults consider while switching between tasks? Eye-tracking investigation of cognitive flexibility development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+                <w:t xml:space="preserve">F. Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1-2), pp.19--26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0019674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03804926v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning location-invariant orthographic representations for printed words</w:t>
               </w:r>
@@ -5871,247 +5871,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older and younger adults’ strategies in approximate quantification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ERP investigation of location invariance in masked repetition priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2008.05.009⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.222--228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/CABN.8.2.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811597v1</w:t>
+                <w:t xml:space="preserve">hal-01152172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ERP investigation of location invariance in masked repetition priming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Older and younger adults’ strategies in approximate quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (1), pp.175-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2008.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/CABN.8.2.222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
               </w:r>
@@ -7269,77 +7269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ART2 et apprentissage de séquences de mots : l'ordre compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fraihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7381,64 +7381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resonance Theory&amp;quot; : L'ordre de résentation des mots compte-t-il?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,51 +8579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8700,51 +8700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9019,77 +9019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning in baboons: convolutional networks and word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9261,77 +9261,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Summer Interdisciplinary Conference (ASIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cala Gonone, Sardinia, Italy</w:t>
@@ -9373,90 +9373,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeys pass Cambridge University test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Minneapolis, Minnesota, United States</w:t>
@@ -9554,51 +9554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ktori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congrès de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9999,51 +9999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ktori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,256 +10101,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain identification times of letters</w:t>
+                <w:t xml:space="preserve">The Kiloword Project: A large scale investigation of the influence of lexical demographic variables on event-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud R Rey</w:t>
+                <w:t xml:space="preserve">J. Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Holcomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, St. Louis, Missouri, United States</w:t>
+              <w:t xml:space="preserve">Cognitive neuroscience society annual meeting (CNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808597v1</w:t>
+                <w:t xml:space="preserve">hal-03808940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kiloword Project: A large scale investigation of the influence of lexical demographic variables on event-related potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain identification times of letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lamarche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phillip Holcomb</w:t>
+                <w:t xml:space="preserve">Arnaud R Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive neuroscience society annual meeting (CNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">51st Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, St. Louis, Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808940v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech monitoring Versus monitoring of speech: Electroencephalographic evidence for an aspecific monitoring process</w:t>
               </w:r>
@@ -11010,51 +11010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing computational models of letter perception with item-level ERPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,51 +11157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11269,64 +11269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11476,51 +11476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in strategies for approximate quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire pour le Web: ce que nous apprend la modélisation de l’apprentissage de la lecture chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11679,51 +11679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organizing Map supports open bigram coding of words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11761,51 +11761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations stratégiques en quantification approximative et vieillissement cognitif : une étude exploratoire en mouvements oculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12002,51 +12002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The front end of visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor and Francis, 2012, 9780203107010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12221,51 +12221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire pour le Web: ce que nous apprend la modélisation de la reconnaissance orthographique des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12339,64 +12339,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resonance Theory for reading modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touzet C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12847,51 +12847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16541CF4"/>
+    <w:nsid w:val="B64385D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13078,51 +13078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2692-2084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131402803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02818-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2023.107200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Jou Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chen Chou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Shih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Lei Fong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-02018-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107753" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02273-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerre-Genton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metip.2020.100029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dufau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Baier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWLSPQSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Midgley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797615603934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0656-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.611889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Eddy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01337.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2012.01387.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019674" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dandurand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090903085768" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017614" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2008.05.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV487T3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/CABN.8.2.222" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stevens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Green" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.08.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Alario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Broqua" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Holcomb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Etienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Holcomb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808940v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808913v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808469v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01706991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861254v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognitive Control Group" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Science Xl Group" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2692-2084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131402803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02818-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2023.107200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Jou Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chen Chou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Shih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Lei Fong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-02018-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02273-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107753" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerre-Genton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metip.2020.100029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dufau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Baier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWLSPQSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Midgley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797615603934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0656-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.611889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Eddy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01337.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2012.01387.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019674" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dandurand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090903085768" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017614" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/CABN.8.2.222" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2008.05.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV487T3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stevens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Green" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.08.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Alario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Broqua" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Holcomb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Etienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Holcomb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808913v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808469v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01706991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861254v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognitive Control Group" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Science Xl Group" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>