--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1075,395 +1075,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreak and healthcare worker behavioural change toward hand hygiene practices</w:t>
+                <w:t xml:space="preserve">An ERP investigation of transposed-word effects in same-different matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huang</w:t>
+                <w:t xml:space="preserve">Felipe Pegado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Armando</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yun Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.004⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280474v1</w:t>
+                <w:t xml:space="preserve">hal-03226383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter and word identification in the fovea and parafovea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13414-021-02273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ERP investigation of transposed-word effects in same-different matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 outbreak and healthcare worker behavioural change toward hand hygiene practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Pegado</w:t>
+                <w:t xml:space="preserve">O. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Wen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Brouqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 153, </w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.27-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226383v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using virtual reality to study reading: An eye-tracking investigation of transposed-word effects</w:t>
               </w:r>
@@ -1694,265 +1694,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulus orientation and the first-letter advantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Scaltritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324242v1</w:t>
+                <w:t xml:space="preserve">hal-02025221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus orientation and the first-letter advantage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Scaltritti</w:t>
+                <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Dufau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.37-42. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.1285-1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025221v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP Investigation of Object-Scene Incongruity The Early Meeting of Knowledge and Perception</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,185 +3397,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter string processing and visual short-term memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.01.003⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (3), pp.465--473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2011.611889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152175v1</w:t>
+                <w:t xml:space="preserve">hal-01152182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3584,467 +3546,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter string processing and visual short-term memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470218.2011.611889⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152182v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
+                <w:t xml:space="preserve">How word frequency modulates masked repetition priming: An ERP investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (5), pp.604 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152186v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How word frequency modulates masked repetition priming: An ERP investigation</w:t>
+                <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianna Eddy</w:t>
+                <w:t xml:space="preserve">Daisy Bertand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phillip Holcomb</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (2), pp.280--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01337.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03804929v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
               </w:r>
@@ -4379,274 +4379,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;electrophysiological sandwich&amp;quot;: A method for amplifying ERP priming effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (8), pp.1114--1124. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2012.01387.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152194v1</w:t>
+                <w:t xml:space="preserve">hal-01152189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;electrophysiological sandwich&amp;quot;: A method for amplifying ERP priming effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (8), pp.1114--1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2012.01387.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152189v1</w:t>
+                <w:t xml:space="preserve">hal-01152194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Phone, Smart Science: How the Use of Smartphones Can Revolutionize Research in Cognitive Science</w:t>
               </w:r>
@@ -4890,657 +4890,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What visual information do children and adults consider while switching between tasks? Eye-tracking investigation of cognitive flexibility development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+                <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0019674⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804926v1</w:t>
+                <w:t xml:space="preserve">hal-01152170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lété</w:t>
+                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Touzet</w:t>
+                <w:t xml:space="preserve">F. Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1-2), pp.19--26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152170v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning location-invariant orthographic representations for printed words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dandurand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Connection Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (1), pp.25--42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540090903085768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152171v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning location-invariant orthographic representations for printed words</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dandurand</w:t>
+                <w:t xml:space="preserve">Rapid processing of letters, digits and symbols: what purely visual-attentional deficit in developmental dyslexia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connection Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540090903085768⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.F8--F14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00983.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152180v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid processing of letters, digits and symbols: what purely visual-attentional deficit in developmental dyslexia?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">What visual information do children and adults consider while switching between tasks? Eye-tracking investigation of cognitive flexibility development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lucenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00983.x⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.955 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0019674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152188v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked priming from orthographic neighbors: An erp investigation</w:t>
               </w:r>
@@ -5871,363 +5871,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ERP investigation of location invariance in masked repetition priming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Older and younger adults’ strategies in approximate quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/CABN.8.2.222⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (1), pp.175-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152172v1</w:t>
+                <w:t xml:space="preserve">hal-03811597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older and younger adults’ strategies in approximate quantification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (10), pp.381--387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2008.05.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03811597v1</w:t>
+                <w:t xml:space="preserve">hal-01152181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ERP investigation of location invariance in masked repetition priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.222--228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/CABN.8.2.222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01152181v1</w:t>
+                <w:t xml:space="preserve">hal-01152172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windows Executable Software for the Progressive Demasking Task (PDM)</w:t>
               </w:r>
@@ -7269,77 +7269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ART2 et apprentissage de séquences de mots : l'ordre compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fraihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7381,77 +7381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resonance Theory&amp;quot; : L'ordre de résentation des mots compte-t-il?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,217 +8210,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refactoring Google’s N-gram frequency norms for psycholinguistic studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposed-Word Effects in Grammaticality Judgements: An Eye-Tracking Study in a Virtual Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guerre-Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ESCOP Conference (the European society for cognitive psychology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">ECEM (the European conference on eye movements)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812286v1</w:t>
+                <w:t xml:space="preserve">hal-03807540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposed-Word Effects in Grammaticality Judgements: An Eye-Tracking Study in a Virtual Reality Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refactoring Google’s N-gram frequency norms for psycholinguistic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEM (the European conference on eye movements)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">21st ESCOP Conference (the European society for cognitive psychology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807540v1</w:t>
+                <w:t xml:space="preserve">hal-03812286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital as a teaching tool: Can the comprehension and fluency of reading be increased by the simplification and the nature of texts for young students?</w:t>
               </w:r>
@@ -8579,51 +8579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8700,51 +8700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8769,103 +8769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX- A new mega-study of visual word recognition: Some preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
@@ -8894,103 +8894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A new mega-study of visual and auditory word recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, Illinois, United States</w:t>
@@ -9548,256 +9548,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for Multiple Routes in Learning to Read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phillip Holcomb</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd United Kingdom Orthography Group meeting (UKOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812163v1</w:t>
+                <w:t xml:space="preserve">hal-03812169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Multiple Routes in Learning to Read</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd United Kingdom Orthography Group meeting (UKOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812169v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le babouin et la lecture</w:t>
               </w:r>
@@ -9999,51 +9999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ktori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10451,243 +10451,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model of lexical decision: MROM+</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">An electroencephalographic study of speech monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">16th ESCOP Conference (the European society for cognitive psychology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808469v1</w:t>
+                <w:t xml:space="preserve">hal-03807644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electroencephalographic study of speech monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niels Janssen</w:t>
+                <w:t xml:space="preserve">A new model of lexical decision: MROM+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ESCOP Conference (the European society for cognitive psychology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">50th Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807644v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
@@ -11157,51 +11157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11269,64 +11269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11476,51 +11476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in strategies for approximate quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire pour le Web: ce que nous apprend la modélisation de l’apprentissage de la lecture chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11679,51 +11679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organizing Map supports open bigram coding of words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11761,51 +11761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations stratégiques en quantification approximative et vieillissement cognitif : une étude exploratoire en mouvements oculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12002,51 +12002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The front end of visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor and Francis, 2012, 9780203107010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12221,51 +12221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire pour le Web: ce que nous apprend la modélisation de la reconnaissance orthographique des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12339,64 +12339,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resonance Theory for reading modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touzet C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12847,51 +12847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B64385D5"/>
+    <w:nsid w:val="9B6E2EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13078,51 +13078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2692-2084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131402803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02818-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2023.107200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Jou Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chen Chou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Shih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Lei Fong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-02018-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02273-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107753" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerre-Genton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metip.2020.100029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dufau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Baier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWLSPQSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Midgley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797615603934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0656-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.611889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Eddy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01337.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2012.01387.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019674" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dandurand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090903085768" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017614" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/CABN.8.2.222" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2008.05.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV487T3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stevens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Green" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.08.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Alario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Broqua" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Holcomb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Etienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Holcomb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808913v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808469v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01706991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861254v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognitive Control Group" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Science Xl Group" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2692-2084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131402803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02818-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2023.107200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Jou Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chen Chou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Shih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Lei Fong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-02018-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107753" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02273-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerre-Genton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metip.2020.100029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dufau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.12.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Baier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWLSPQSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Midgley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797615603934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0656-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152182v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.611889" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lopez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Eddy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01337.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2012.01387.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dandurand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090903085768" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804926v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019674" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017614" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2008.05.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV487T3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/CABN.8.2.222" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stevens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Green" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.08.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Alario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Broqua" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Holcomb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812286v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Etienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Holcomb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808913v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01706991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861254v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognitive Control Group" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Science Xl Group" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>