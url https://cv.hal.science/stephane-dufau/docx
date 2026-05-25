--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">131402803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=kzJ_yRcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,6221 +227,6221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does predictability modulate the sentence superiority effect? Perhaps – but not as one might predict!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (1), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13423-025-02818-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of constituent frequency and distractor type on learning novel complex words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (2), pp.251-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23273798.2023.2263590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement à la lecture fluide et à la compréhension de textes avec HIBOU, un livre électronique proposant des textes adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDNF as potential biomarker of epilepsy severity and psychiatric comorbidity: pitfalls in the clinical population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Fath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Hammam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 195, pp.107200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2023.107200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-based face transformation in patient seizure videos for privacy protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen-Cheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Jou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Chen Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Cheng Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Lei Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Proceedings: Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (4), pp.619-628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcpdig.2023.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-LEX: a database of multi-word frequencies for French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-022-02018-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP investigation of transposed-word effects in same-different matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pegado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter and word identification in the fovea and parafovea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13414-021-02273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 outbreak and healthcare worker behavioural change toward hand hygiene practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111, pp.27-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using virtual reality to study reading: An eye-tracking investigation of transposed-word effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guerre-Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.100029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.metip.2020.100029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parafoveal‐on‐foveal repetition effects in sentence reading: A co‐registered eye‐tracking and electroencephalogram study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Yeaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/psyp.13553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus orientation and the first-letter advantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 183, pp.37-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (3), pp.1285-1307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP Investigation of Object-Scene Incongruity The Early Meeting of Knowledge and Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Baier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), pp.20-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/0269-8803/a000181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alario F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (3), pp.1177-1178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alario F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (3), pp.1163-1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vision of Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (3), pp.171-179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2015.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do We Choose Among Strategies to Accomplish Cognitive Tasks? Evidence From Behavioral and Event-Related Potential Data in Arithmetic Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (4, SI), pp.222-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mbe.12095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thousand Words Are Worth a Picture: Snapshots of Printed-Word Processing in an Event-Related Potential Megastudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine J. Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (12), pp.1887-1897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0956797615603934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy combination in human cognition: a behavioral and ERP study in arithmetic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Sequential modulations of poorer-strategy effects during strategy execution: An event-related potential study in arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0656-8⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.123--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804930v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding learning to read through fMRI of rapid letter detection in skilled adult readers and dyslexic 10-year old children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy combination in human cognition: a behavioral and ERP study in arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.190 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0656-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152199v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e84843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential modulations of poorer-strategy effects during strategy execution: An event-related potential study in arithmetic</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding learning to read through fMRI of rapid letter detection in skilled adult readers and dyslexic 10-year old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.S120--S121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152190v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (8), pp.1609--1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0956797612474322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from humans about orthographic processing in monkeys? A reply to Frost and Keuleers (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797613484768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter string processing and visual short-term memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Ktori</w:t>
+                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65 (3), pp.465--473. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470218.2011.611889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152182v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Montant</w:t>
+                <w:t xml:space="preserve">The &amp;quot;electrophysiological sandwich&amp;quot;: A method for amplifying ERP priming effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (8), pp.1114--1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2012.01387.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752242v1</w:t>
+                <w:t xml:space="preserve">hal-01152194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How word frequency modulates masked repetition priming: An ERP investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (5), pp.604 - 616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 123 (2), pp.280--292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Montant</w:t>
+                <w:t xml:space="preserve">Letter string processing and visual short-term memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (3), pp.465--473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2011.611889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152187v1</w:t>
+                <w:t xml:space="preserve">hal-01152182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to say &amp;quot;no&amp;quot; to a nonword: A leaky competing accumulator model of lexical decision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0026948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152178v1</w:t>
+                <w:t xml:space="preserve">hal-00752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time course of visual letter perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152197v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
+                <w:t xml:space="preserve">How to say &amp;quot;no&amp;quot; to a nonword: A leaky competing accumulator model of lexical decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (4), pp.1117--1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152189v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;electrophysiological sandwich&amp;quot;: A method for amplifying ERP priming effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Ktori</w:t>
+                <w:t xml:space="preserve">The time course of visual letter perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.1645--1655</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152194v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Phone, Smart Science: How the Use of Smartphones Can Revolutionize Research in Cognitive Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">General-Purpose Monitoring during Speech Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (6), pp.1419--1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446781v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General-Purpose Monitoring during Speech Production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Smart Phone, Smart Science: How the Use of Smartphones Can Revolutionize Research in Cognitive Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borís Burle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Moret-Tatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21467⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152177v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning location-invariant orthographic representations for printed words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
+              <w:t xml:space="preserve">Connection Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (1), pp.25--42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09540090903085768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152170v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
+                <w:t xml:space="preserve">Rapid processing of letters, digits and symbols: what purely visual-attentional deficit in developmental dyslexia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Warnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.F8--F14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00983.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152171v1</w:t>
+                <w:t xml:space="preserve">hal-01152188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning location-invariant orthographic representations for printed words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What visual information do children and adults consider while switching between tasks? Eye-tracking investigation of cognitive flexibility development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dandurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+                <w:t xml:space="preserve">Joanna Lucenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connection Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (1), pp.25--42. </w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.955 - 972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540090903085768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0019674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152180v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid processing of letters, digits and symbols: what purely visual-attentional deficit in developmental dyslexia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00983.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152188v1</w:t>
+                <w:t xml:space="preserve">hal-01152170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What visual information do children and adults consider while switching between tasks? Eye-tracking investigation of cognitive flexibility development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+                <w:t xml:space="preserve">P. Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+                <w:t xml:space="preserve">F. Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Lucenet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.955 - 972. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1-2), pp.19--26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0019674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804926v1</w:t>
+                <w:t xml:space="preserve">hal-01152171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked priming from orthographic neighbors: An erp investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36 (1), pp.162--174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0017614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing computational models of letter perception with item-level event-related potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09541440802176300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152193v1</w:t>
+                <w:t xml:space="preserve">hal-01152185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Testing computational models of letter perception with item-level event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (1), pp.7--22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440802176300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152185v1</w:t>
+                <w:t xml:space="preserve">hal-01152193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older and younger adults’ strategies in approximate quantification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (1), pp.175-189. </w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (10), pp.381--387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2008.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811597v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
+                <w:t xml:space="preserve">An ERP investigation of location invariance in masked repetition priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12 (10), pp.381--387. </w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.222--228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/CABN.8.2.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152181v1</w:t>
+                <w:t xml:space="preserve">hal-01152172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ERP investigation of location invariance in masked repetition priming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Older and younger adults’ strategies in approximate quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (2), pp.222--228. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (1), pp.175-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/CABN.8.2.222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152172v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windows Executable Software for the Progressive Demasking Task (PDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (1), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye movement correlates of younger and older adults’ strategies for complex addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 125 (3), pp.257-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2006.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6430,5441 +6451,5441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIBOU: an eBook to improve Text Comprehension and Reading Fluency for Beginning Readers of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference. (LREC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resource Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text simplification to improve reading fluency and comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Núria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE- Provence : « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension, simplification et type des textes : un outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences dans le cadre du projet Lemon : GraphoLearn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature de l’influence de la lecture sur la reconnaissance de mots à l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Electroencephalographic (EEG) Components Elicited by Overt Speech Production in the Picture Naming Task: A Laplacian Erp Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Annual Meeting of the Society for Psychophysiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Berlin, Germany. pp.S30--S30</w:t>
+              <w:t xml:space="preserve">15th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152173v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of Electroencephalographic (EEG) Components Elicited by Overt Speech Production in the Picture Naming Task: A Laplacian Erp Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">49th Annual Meeting of the Society for Psychophysiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Berlin, Germany. pp.S30--S30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728438v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Letter perception: from item-level ERPs to computational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907231v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ART2 et apprentissage de séquences de mots : l'ordre compte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331617v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Resonance Theory&amp;quot; : L'ordre de résentation des mots compte-t-il?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">ART2 et apprentissage de séquences de mots : l'ordre compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fraihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second French conference on Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marseille, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369850v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter perception: from item-level ERPs to computational models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Resonance Theory&amp;quot; : L'ordre de résentation des mots compte-t-il?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fraihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Second French conference on Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marseille, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331577v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving fluency and reading comprehension for beginning readers of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ESCOP Conference (The european society for cognitive psychology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hierarchical organization of written language comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentence frequency norms for psycholinguistic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parafoveal-on-foveal repetition effects in sentence reading: a co-registered eye-tracking and eeg study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Broqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P J Holcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ESCOP Conference (The european society for cognitive psychology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. , pp.217, 2019, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parafoveal-on-foveal repetition effects in sentence reading: a co-registered eye-tracking and eeg study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montreal, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposed-Word Effects in Grammaticality Judgements: An Eye-Tracking Study in a Virtual Reality Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guerre-Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECEM (the European conference on eye movements)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refactoring Google’s N-gram frequency norms for psycholinguistic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ESCOP Conference (the European society for cognitive psychology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital as a teaching tool: Can the comprehension and fluency of reading be increased by the simplification and the nature of texts for young students?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Outil de recherche numérique en insertion classe : simplification du texte pour améliorer la fluidité de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, MARSEILLE, France. 2018</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890525v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de recherche numérique en insertion classe : simplification du texte pour améliorer la fluidité de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Digital as a teaching tool: Can the comprehension and fluency of reading be increased by the simplification and the nature of texts for young students?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
+              <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, MARSEILLE, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113870v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme outil pédagogique : Peut-on augmenter la compréhension et la fluidité de la lecture par la simplification et la nature des textes chez des élèves entre 7 et 9 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX- A new mega-study of visual word recognition: Some preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A new mega-study of visual and auditory word recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning in baboons: convolutional networks and word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on cognitive and neural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP investigation of object-scene incongruity : The early meeting of memory and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ESCOP Conference (the European society for cognitive psychology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkey see, monkey read: orthographic processing in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Summer Interdisciplinary Conference (ASIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cala Gonone, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeys pass Cambridge University test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Minneapolis, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science XL&amp;quot; project: How the use of smartphones can revolutionize research in cognitive science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence for Multiple Routes in Learning to Read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ESCOP Conference (the European society for cognitive psychology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">2nd United Kingdom Orthography Group meeting (UKOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807623v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Multiple Routes in Learning to Read</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd United Kingdom Orthography Group meeting (UKOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812169v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science XL&amp;quot; project: How the use of smartphones can revolutionize research in cognitive science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd United Kingdom Orthography Group meeting (UKOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th ESCOP Conference (the European society for cognitive psychology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812163v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le babouin et la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congrès de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Say “No” to a Nonword: Further Explorations of the Lexical Decision Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual Summer Interdisciplinary Conference (ASIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Boi Valley, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP investigation of location-specific and location-independent orthographic priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ktori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pj Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ESCOP Conference (the European society for cognitive psychology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kiloword Project: A large scale investigation of the influence of lexical demographic variables on event-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive neuroscience society annual meeting (CNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain identification times of letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, St. Louis, Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech monitoring Versus monitoring of speech: Electroencephalographic evidence for an aspecific monitoring process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Psychological Science (APS) annual convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electroencephalographic study of speech monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Riès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESCOP Conference (the European society for cognitive psychology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model of lexical decision: MROM+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of electroencephalographic (EEG) components elicited by overt speech production in the picture naming task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Language Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Annapolis, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728481v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of electroencephalographic (EEG) components elicited by overt speech production in the picture naming task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Masked priming from orthographic neighbors: an event-related potential investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Language Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Annapolis, Maryland, United States</w:t>
+              <w:t xml:space="preserve">49th Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808908v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked priming from orthographic neighbors: an event-related potential investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phillip Holcomb</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Chicago, Illinois, United States</w:t>
+              <w:t xml:space="preserve">14th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808549v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing computational models of letter perception with item-level ERPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized learning of orthographic representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ESCOP Conference (the European society for cognitive psychology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation par carte auto-organisatrice de l'effet de fréquence des mots chez l'apprenti lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French conference on Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked priming with orthographic neighbors: An ERP investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Holcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in strategies for approximate quantification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ecrire pour le Web: ce que nous apprend la modélisation de l’apprentissage de la lecture chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESCOP Conference (the European society for cognitive psychology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque Lire, Ecrire, Communiquer et Apprendre avec internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807612v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire pour le Web: ce que nous apprend la modélisation de l’apprentissage de la lecture chez l’enfant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in strategies for approximate quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lire, Ecrire, Communiquer et Apprendre avec internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th ESCOP Conference (the European society for cognitive psychology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808873v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organizing Map supports open bigram coding of words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque de l'Ecole Doctorale des Sciences de la Vie et de la Santé des Universités d'Aix-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations stratégiques en quantification approximative et vieillissement cognitif : une étude exploratoire en mouvements oculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Colloque International sur le Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11874,205 +11895,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibou: une ressource d'entraînement à la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The front end of visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor and Francis, 2012, 9780203107010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12082,240 +12103,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil numérique pour la lecture au service de l'école inclusive : regards croisés terrain-recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Patrice Laisney Patrice Laisney et Pascale Brandt-Pomares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structuration de la recherche en éducation L’héritage scientifique de Jacques Ginestié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire pour le Web: ce que nous apprend la modélisation de la reconnaissance orthographique des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Piolat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, 2006, 978-2914513975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12325,151 +12346,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resonance Theory for reading modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touzet C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufaut S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2007.004, LSIS. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12479,307 +12500,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme outil pédagogique : Peut-on augmenter la compréhension et la fluidité de la lecture par la simplification et la nature des textes chez des élèves entre 7 et 9 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01706991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle cognitif - présentation d'une étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive Control Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science needs you: Test your word power on iPhone / iPad with Science XL free app</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science Xl Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12847,51 +12868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B6E2EDD"/>
+    <w:nsid w:val="96A07DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13078,51 +13099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2692-2084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131402803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02818-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2023.107200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Jou Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chen Chou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Shih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Lei Fong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-02018-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107753" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02273-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerre-Genton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metip.2020.100029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dufau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.12.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Baier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWLSPQSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Midgley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797615603934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0656-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152182v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.611889" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lopez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Eddy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01337.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2012.01387.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dandurand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090903085768" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804926v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019674" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017614" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2008.05.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV487T3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/CABN.8.2.222" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stevens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Green" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.08.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Alario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Broqua" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Holcomb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812286v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Etienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Holcomb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808913v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01706991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861254v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognitive Control Group" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Science Xl Group" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2692-2084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131402803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=kzJ_yRcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02818-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2023.107200" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Jou Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chen Chou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Shih" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Lei Fong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.10.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-02018-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02273-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerre-Genton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metip.2020.100029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13553" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dufau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.12.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Baier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000181" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWLSPQSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Midgley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797615603934" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0656-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2012.01387.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lopez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Eddy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01337.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.611889" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dandurand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090903085768" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804926v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019674" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017614" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/CABN.8.2.222" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2008.05.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV487T3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stevens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Green" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.08.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152173v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Alario" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808739v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807537v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Broqua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Holcomb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Etienne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Holcomb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808940v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808597v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808469v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807612v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808876v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152195v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01706991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861254v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognitive Control Group" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861192v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Science Xl Group" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>