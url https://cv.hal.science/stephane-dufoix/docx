--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -66,7197 +66,7197 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une association professionnelle de sociologie en France : 20 bougies ou 150 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quando o captor é cativo: ensinar a sociologia do Sul no Norte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20336/rbs.948PT⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’AFS a 20 ans. Origine, histoire et devenir d’une association professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les vingt ans de l’AFS, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New History ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hon‐fai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tapuya : Latin American Science, Technology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new history of sociology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hon-Fai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tapuya : Latin American Science, Technology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/25729861.2023.2285643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le canon rouillé, p. 365-401</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’état critique est salutaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.8641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de la libération et tournant décolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bessone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.93 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.15270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaire la synecdoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.5600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A larger grain of sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedade e Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.861-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0102-6992-202237030005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a sociological archipelago ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mauss International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la boussole épistémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Collyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.7399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations conceptuelles et décolonisation des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For Another World History of Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mauss International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between the West and the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hon‐fai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.4 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/johs.12318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under Western Eyes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.55 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/johs.12319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The early journeys of &amp;quot;academic colonialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savant hait le politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système-monde Wallerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-David Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.9 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.10854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'universel en manches de chemise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthod(e)s: African Review of Social Sciences Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldous Huxley, ou la rage contre les machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°7, pp.414 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.007.0414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d’une sociologie mondiale non-hégémonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.88-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.005.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coming to Terms with Western Social Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gurokaru kenkyu (グローカル研究 ) = Journal of glocal studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si le roi savait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Colmellere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle ou repoussoir ? La ville américaine en débat(s) dans l'entre-deux-guerres en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°48, p. 13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.048.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une mondialisation oubliée: les postérités ambiguës de Cahors-Mundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, pp.537--553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.163.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où se trouve le global...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ambition of Fieldwork, Interview with George E. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une mondialisation oubliée. Les postérités ambigües de Cahors Mundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.537-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.163.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Loïs Bastide, Habiter le transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas, vecteurs d'influence ou de fragilisation des Etats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il n'y a jamais de véritable rupture avec sa terre natale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Partir (Hors-s'erie), pp.32--35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.163--186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.2524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation orientale et l'expérience chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Peilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.25--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.1892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becker et Foucault sur les délits et les peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E. Harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.193--220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.1961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie de la conceptualisation raciale au 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Morning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Anne Raulin et Susan Carol Rogers, dir., Parallaxes transatlantiques: vers une anthropologie réciproque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.563--565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnologue comme témoin expert : histoires personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.83--102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Becker dialogue avec Michel Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E. Harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.265--288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transnationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historien marche en boitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.247--261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales saisies par la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.9--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège territorial : les présupposés géographiques de la théorie des relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.23--51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.054.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaspora: metamorfosi di una parola globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapruder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.82--89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du poids des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23-24, pp.12-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrie peut-elle être virtuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pardès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parde.052.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.154--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Richard Price, Peuple Saramaka contre Etat du Suriname</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire mondiale de la diaspora africaine, entretien avec Patrick Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.199--219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.5569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des usages antiques de diaspora aux enjeux conceptuels contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.17--33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lefebvre et la biographie sociale des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185-186, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.185.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Ioana Popa, Traduire sous contraintes: littérature et communisme (1947-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.494--496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausses évidences. Statut de réfugié et politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (3), pp.147-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.2000.1745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04641776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions juridiques et politiques de l’exil d'après-guerre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Exilés et réfugiés politiques dans la France du XXe siècle, 44, pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.1996.403055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la décolonie : enjeux épistémologiques et historiques », p. 69-84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociocritique et tournant décolonial : convergences et perspectives. Hommage au professeur Edmond Cros, Berne, Peter Lang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9783631893784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparentes contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'universalisme en débat(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782356879646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans l’universalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’universalisme en débat(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782356879646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Academic Knowledge Circulation: towards a Collective Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigas Arvanitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandni Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bacolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of academic knowledge circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-1-032-26951-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003290650-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociocritique et tournant décolonial : convergences et perspectives. Hommage au professeur Edmond Cros, Berne, Peter Lang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9783631893784</w:t>
+              <w:t xml:space="preserve">Thinking in Common</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmopolitanism as a Siamese-Twin Global Concept, p. 67-81.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cicchelli (Vincenzo) et Mesure (Sylvie), ed., Cosmopolitanism in Hard Times, Leiden, Brill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le motif dans le tapis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu et les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers éléments pour une sociologie historique des théories de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufoix, Stéphane and Caillé, Alain and Chanial, Philippe and Vandenberghe, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sciences sociales à la science sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, p. 249-263., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Charybdis and Scylla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Western Sociology – From China to Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9780815376576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarisme : une formule diabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communautarisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Elias est-il un historical sociologist ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias et les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 43-58, 2018, 9782869066571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dufoix (Stéphane) et Laval (Christian), dir., Bourdieu et les disciplines, Nanterre, Presses universitaires de Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaspora before it became a concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Diaspora Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781138631137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...434 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser par cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Coréens au Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Collège de France, pp.7--11, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Boundaries between Friends and Foes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theophilakis, Fabien and Pathé, Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wartime Captivity in the 20th Century: Archives, Stories, Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn, pp.177--182, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loss and the Link: A Short History of the Long-Term Word Diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sigona, Nando and Gamlen, Alan and Liberatore, Giulia and Neveu Kringelbach, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas Reimagined: Spaces, Practices and Belonging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.8--11, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes et perspectives de l'histoire globale de l'environnement depuis 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saskia Sassen</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcneill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.186--208, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.77--100, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le tournant global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peggy Levitt</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Chakravorty Spivak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.155--185, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.380--389, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remettre la globalisation à sa juste place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Friedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.263-287, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations de la religion : cartographie de la production et de la consommation culturelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Kuhn</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.350--379, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.155--185, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au multiversalisme scientifique: les transformations du système mondial des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Mcneill</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.77--100, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.350--379, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rééquilibrer les comptes: la résilience du local et la fragilité d'une conscience globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gayatri Chakravorty Spivak</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.380--389, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.133--152, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplicité des enchevêtrement spatiaux dans le &amp;quot;tournant global&amp;quot;: les conceptualisations essentialiste et relativiste de l'espace social et géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Pries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé; Alain and Dufoix; Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.133--152, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.101--114, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Caillé; Alain and Dufoix; Stéphane. </w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les naissances académiques du global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.101--114, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.27--43, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment global des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.27--43, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.5--23, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricot français ou mailles anglaises: dénouer l'entremêlement des biographies, des débats et des géographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.115--132, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties globales postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Caillé</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Art Scholte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.5--23, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.312--335, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation capitaliste et la classe capitaliste transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Art Scholte</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Sklair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.312--335, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.237--262, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire, autorité, droits : nouveaux assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie Sklair</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Fortunato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Sassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.237--262, 2013, 978-2-7071-6437-7</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.186--208, 2013, 978-2-7071-6437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée sans fil de Nikola Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Norel, Philippe and Testot, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire du monde global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences humaines éd., pp.307--312, 2012, 978-2-36106-029-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de l'ami et de l'ennemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pathé, Anne-Marie and Théofilakis, Fabien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La captivité de guerre au XXe siècle: des archives, des histoires, des mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.208--214, 2012, 978-2-200-28044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Petites Italies (et les autres). Eléments de réflexion sur la notion d'ethnoterritoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites Italies dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0443-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.6615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988445v1</w:t>
-              </w:r>
-[...4555 lines deleted...]
-                <w:t xml:space="preserve">hal-03745531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7268,1774 +7268,1774 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anamosa. 2023, 9782381910505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge Handbook of Academic Knowledge Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Keim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Rodriguez Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigas Arvanitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bacolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandni Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2023, 9781032269511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003290650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'universalisme en débat(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Policar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2023, 9782356879646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdieu et les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.10570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sciences sociales à la science sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufoix, Stéphane and Caillé, Alain and Chanial, Philippe and Vandenberghe, Frédéric. Le Bord de l'Eau, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dispersion : A History of the Word Diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2016, 978-90-04-32692-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. La Découverte, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dispersion: une histoire des usages du mot diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Amsterdam, 2011, 978-2-35480-105-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin des yeux, près du coeur : les États et leurs expatriés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Tinguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Dufoix; Carine Guerassimoff; Anne De Tinguy. Presses de Sciences Po, pp.341, 2010, 9782724611472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier. Les vingt ans de l’AFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Writing the History of Sociology from the South », numéro spécial de la revue latino-américaine Tapuya, n°6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hon-Fai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ouvrages</w:t>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Keim</w:t>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Sud des sciences sociales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leandro Rodriguez Medina</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Collyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Immanuel Wallerstein : héritage et promesse », Socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rigas Arvanitis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-David Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Facing the West: Circulation, Cooperation and Contestation in the Post-War Development of Sociology in Asia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natacha Bacolla</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hon-Fai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facing the West: Circulation, Cooperation and Contestation in the Post-War Development of Sociology in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hon‐fai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science et science-fiction », Socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Caillé</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wacquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chanial</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wacquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terrains du global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...138 lines deleted...]
-                <w:t xml:space="preserve">Alain Caillé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheurs à la barre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...181 lines deleted...]
-                <w:t xml:space="preserve">hal-03398362v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diasporas, discussion entre Stéphane Dufoix et Ian Manook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diasporas, discussion entre Stéphane Dufoix et Ian Manook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, biblothèque, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04247598v1</w:t>
-              </w:r>
-[...882 lines deleted...]
-                <w:t xml:space="preserve">hal-01638484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9053,51 +9053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maunier (René), « The sociological ideas of a 14th century Arab philosopher », Journal of Historical Sociology, 35(3), p. 333-340</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9115,51 +9115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deegan (Mary Jo), « Les femmes, la sociologie et l’Association américaine de sociologie 1906-1931. Prologue, rétrospective et perspective », Zilsel, (10), p. 373-401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9177,51 +9177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galtung (Johan), « Le colonialisme scientifique » (1967), Zilsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9239,51 +9239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huxley (Aldous), « Machines, propagande et politique » (1929), Zilsel, (7), p. 421-425.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9359,51 +9359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durpaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9477,164 +9477,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ouvrir la sociologie au monde et à l’universalité, Libération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sari Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impossible décolonisation des sciences sociales françaises ?, The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430802v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04430797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9652,51 +9652,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporas : Historical and Conceptual Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Global Human Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1220--1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9730,51 +9730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.160--164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9968,51 +9968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bacolla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Academic-Knowledge-Circulation/Keim-Rodriguez-Medina-Arvanitis-Bacolla-Basu-Dufoix-Klein-Nieto-Olarte-Riedel-Ruvituso-Saalmann-Schlechtriemen-Vessuri/p/book/9781032269511" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Fortunato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Levitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Friedman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcneill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Chakravorty Spivak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kennedy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Pries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Fall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Art Scholte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sklair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon-Fai Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2023.2285643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.948PT" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon&#8208;fai Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Collyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.7399" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8641" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5600" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-6992-202237030005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12318" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-David Hugot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.10854" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0414" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H6ZDQT6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.856" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2524" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peilin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1892" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Becker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Harcourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ewald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Morning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.579" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.296" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Agnew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638498v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638489v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.617" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Price" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.598" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.052.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.302" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5569" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0133" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.677" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1996.403055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Keim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Rodriguez Medina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandenberghe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.10570" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerassimoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Tinguy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430871v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.746" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.555" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03625257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430797v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm174" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.948PT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon&#8208;fai Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon-Fai Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2023.2285643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-6992-202237030005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Collyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.7399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-David Hugot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.10854" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0414" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H6ZDQT6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0537" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peilin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1892" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Harcourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ewald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1961" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Morning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Price" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.698" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.617" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Agnew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.296" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.052.0057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.677" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1996.403055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Basu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bacolla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Academic-Knowledge-Circulation/Keim-Rodriguez-Medina-Arvanitis-Bacolla-Basu-Dufoix-Klein-Nieto-Olarte-Riedel-Ruvituso-Saalmann-Schlechtriemen-Vessuri/p/book/9781032269511" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638444v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcneill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Chakravorty Spivak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Friedman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Levitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kennedy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Pries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Fall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Art Scholte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sklair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Fortunato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6615" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Keim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Rodriguez Medina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.10570" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandenberghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerassimoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Tinguy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6244" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430847v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430871v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.746" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.555" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03625257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm174" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>