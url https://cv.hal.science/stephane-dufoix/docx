--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -66,7197 +66,7197 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparentes contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'universalisme en débat(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782356879646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la décolonie : enjeux épistémologiques et historiques », p. 69-84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociocritique et tournant décolonial : convergences et perspectives. Hommage au professeur Edmond Cros, Berne, Peter Lang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9783631893784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans l’universalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’universalisme en débat(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782356879646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Academic Knowledge Circulation: towards a Collective Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigas Arvanitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandni Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bacolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of academic knowledge circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-1-032-26951-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003290650-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking in Common</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopolitanism as a Siamese-Twin Global Concept, p. 67-81.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cicchelli (Vincenzo) et Mesure (Sylvie), ed., Cosmopolitanism in Hard Times, Leiden, Brill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le motif dans le tapis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu et les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Charybdis and Scylla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Western Sociology – From China to Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9780815376576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers éléments pour une sociologie historique des théories de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufoix, Stéphane and Caillé, Alain and Chanial, Philippe and Vandenberghe, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sciences sociales à la science sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, p. 249-263., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarisme : une formule diabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communautarisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Elias est-il un historical sociologist ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias et les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 43-58, 2018, 9782869066571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dufoix (Stéphane) et Laval (Christian), dir., Bourdieu et les disciplines, Nanterre, Presses universitaires de Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaspora before it became a concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of Diaspora Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9781138631137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser par cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Coréens au Kazakhstan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Collège de France, pp.7--11, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Boundaries between Friends and Foes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Theophilakis, Fabien and Pathé, Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wartime Captivity in the 20th Century: Archives, Stories, Memories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn, pp.177--182, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Loss and the Link: A Short History of the Long-Term Word Diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sigona, Nando and Gamlen, Alan and Liberatore, Giulia and Neveu Kringelbach, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas Reimagined: Spaces, Practices and Belonging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.8--11, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes et perspectives de l'histoire globale de l'environnement depuis 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.77--100, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le tournant global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Chakravorty Spivak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.380--389, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rééquilibrer les comptes: la résilience du local et la fragilité d'une conscience globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.133--152, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplicité des enchevêtrement spatiaux dans le &amp;quot;tournant global&amp;quot;: les conceptualisations essentialiste et relativiste de l'espace social et géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Pries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé; Alain and Dufoix; Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.101--114, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remettre la globalisation à sa juste place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.263-287, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations de la religion : cartographie de la production et de la consommation culturelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.155--185, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au multiversalisme scientifique: les transformations du système mondial des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.350--379, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les naissances académiques du global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.27--43, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricot français ou mailles anglaises: dénouer l'entremêlement des biographies, des débats et des géographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.115--132, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment global des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.5--23, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties globales postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Art Scholte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.312--335, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation capitaliste et la classe capitaliste transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Sklair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.237--262, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire, autorité, droits : nouveaux assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Fortunato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Sassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caillé, Alain and Dufoix, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.186--208, 2013, 978-2-7071-6437-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée sans fil de Nikola Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Norel, Philippe and Testot, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire du monde global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences humaines éd., pp.307--312, 2012, 978-2-36106-029-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l'ami et de l'ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pathé, Anne-Marie and Théofilakis, Fabien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La captivité de guerre au XXe siècle: des archives, des histoires, des mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.208--214, 2012, 978-2-200-28044-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Petites Italies (et les autres). Eléments de réflexion sur la notion d'ethnoterritoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites Italies dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0443-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.6615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une association professionnelle de sociologie en France : 20 bougies ou 150 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-logos.6275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quando o captor é cativo: ensinar a sociologia do Sul no Norte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20336/rbs.948PT⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AFS a 20 ans. Origine, histoire et devenir d’une association professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les vingt ans de l’AFS, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-logos.6264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New History ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hon‐fai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tapuya : Latin American Science, Technology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new history of sociology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hon-Fai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tapuya : Latin American Science, Technology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/25729861.2023.2285643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canon rouillé, p. 365-401</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’état critique est salutaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/asterion.8641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaire la synecdoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.5600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de la libération et tournant décolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bessone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.93 - 102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.15270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A larger grain of sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedade e Estado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37, pp.861-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/s0102-6992-202237030005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sociological archipelago ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mauss International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la boussole épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fran Collyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.7-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.7399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations conceptuelles et décolonisation des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For Another World History of Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mauss International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between the West and the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hon‐fai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, pp.4 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/johs.12318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savant hait le politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Western Eyes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, pp.55 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/johs.12319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early journeys of &amp;quot;academic colonialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le savant hait le politique ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système-monde Wallerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-David Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.9 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.10854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'universel en manches de chemise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthod(e)s: African Review of Social Sciences Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldous Huxley, ou la rage contre les machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, N°7, pp.414 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.007.0414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le système-monde Wallerstein</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d’une sociologie mondiale non-hégémonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-David Hugot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.88-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.005.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coming to Terms with Western Social Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gurokaru kenkyu (グローカル研究 ) = Journal of glocal studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si le roi savait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Colmellere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle ou repoussoir ? La ville américaine en débat(s) dans l'entre-deux-guerres en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°48, p. 13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.048.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une mondialisation oubliée: les postérités ambiguës de Cahors-Mundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, pp.537--553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.163.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où se trouve le global...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ambition of Fieldwork, Interview with George E. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une mondialisation oubliée. Les postérités ambigües de Cahors Mundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.537-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.163.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Loïs Bastide, Habiter le transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il n'y a jamais de véritable rupture avec sa terre natale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Partir (Hors-s'erie), pp.32--35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas, vecteurs d'influence ou de fragilisation des Etats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.9 - 19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio.10854⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.163--186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.2524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation orientale et l'expérience chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Peilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthod(e)s: African Review of Social Sciences Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.25--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.1892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becker et Foucault sur les délits et les peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E. Harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.007.0414⟩</w:t>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.193--220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.1961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux d’une sociologie mondiale non-hégémonique</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie de la conceptualisation raciale au 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Macé</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Morning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.005.0088⟩</w:t>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coming to Terms with Western Social Science</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Anne Raulin et Susan Carol Rogers, dir., Parallaxes transatlantiques: vers une anthropologie réciproque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gurokaru kenkyu (グローカル研究 ) = Journal of glocal studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.563--565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Briatte</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnologue comme témoin expert : histoires personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.83--102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Becker dialogue avec Michel Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E. Harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.265--288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transnationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historien marche en boitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.247--261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales saisies par la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.9--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège territorial : les présupposés géographiques de la théorie des relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.23--51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.054.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaspora: metamorfosi di una parola globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapruder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.82--89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du poids des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23-24, pp.12-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrie peut-elle être virtuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pardès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parde.052.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.154--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Richard Price, Peuple Saramaka contre Etat du Suriname</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire mondiale de la diaspora africaine, entretien avec Patrick Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 23, pp.199--219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.5569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lefebvre et la biographie sociale des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhu.048.0013⟩</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185-186, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.185.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...2067 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages antiques de diaspora aux enjeux conceptuels contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.17--33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pallas.677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Ioana Popa, Traduire sous contraintes: littérature et communisme (1947-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.494--496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausses évidences. Statut de réfugié et politisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (3), pp.147-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/remi.2000.1745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04641776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions juridiques et politiques de l’exil d'après-guerre en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Exilés et réfugiés politiques dans la France du XXe siècle, 44, pp.55-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mat.1996.403055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745531v1</w:t>
-              </w:r>
-[...2609 lines deleted...]
-                <w:t xml:space="preserve">hal-01988445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7362,77 +7362,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Rodriguez Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigas Arvanitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bacolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandni Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 1, 2023, 9781032269511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7476,51 +7476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universalisme en débat(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Policar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9782356879646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7532,304 +7532,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des sciences sociales à la science sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufoix, Stéphane and Caillé, Alain and Chanial, Philippe and Vandenberghe, Frédéric. Le Bord de l'Eau, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bourdieu et les disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.10570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">Dufoix, Stéphane and Caillé, Alain and Chanial, Philippe and Vandenberghe, Frédéric. Le Bord de l'Eau, 2018</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dispersion : A History of the Word Diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2016, 978-90-04-32692-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant global des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8042,77 +8042,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. Les vingt ans de l’AFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8159,51 +8159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Writing the History of Sociology from the South », numéro spécial de la revue latino-américaine Tapuya, n°6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hon-Fai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8234,51 +8234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Sud des sciences sociales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fran Collyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8316,51 +8316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Immanuel Wallerstein : héritage et promesse », Socio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-David Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8391,51 +8391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Facing the West: Circulation, Cooperation and Contestation in the Post-War Development of Sociology in Asia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hon-Fai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8473,51 +8473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing the West: Circulation, Cooperation and Contestation in the Post-War Development of Sociology in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hon‐fai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8712,64 +8712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrains du global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8816,51 +8816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheurs à la barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9968,51 +9968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.948PT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon&#8208;fai Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon-Fai Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2023.2285643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-6992-202237030005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Collyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.7399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-David Hugot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.10854" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0414" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H6ZDQT6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0537" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peilin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1892" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Harcourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ewald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1961" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Morning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Price" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.698" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.617" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Agnew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.296" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.052.0057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.677" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1996.403055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Basu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bacolla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Academic-Knowledge-Circulation/Keim-Rodriguez-Medina-Arvanitis-Bacolla-Basu-Dufoix-Klein-Nieto-Olarte-Riedel-Ruvituso-Saalmann-Schlechtriemen-Vessuri/p/book/9781032269511" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638444v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcneill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Chakravorty Spivak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Friedman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Levitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kennedy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Pries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Fall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Art Scholte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sklair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Fortunato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6615" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Keim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Rodriguez Medina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.10570" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandenberghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerassimoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Tinguy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6244" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430847v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430871v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.746" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.555" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03625257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm174" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Basu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bacolla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Academic-Knowledge-Circulation/Keim-Rodriguez-Medina-Arvanitis-Bacolla-Basu-Dufoix-Klein-Nieto-Olarte-Riedel-Ruvituso-Saalmann-Schlechtriemen-Vessuri/p/book/9781032269511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04418932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcneill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Chakravorty Spivak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kennedy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Pries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Friedman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Levitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Art Scholte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sklair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Fortunato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6275" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.948PT" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon&#8208;fai Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon-Fai Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25729861.2023.2285643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8641" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5600" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-6992-202237030005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Collyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.7399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12318" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-David Hugot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.10854" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0414" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H6ZDQT6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.856" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2524" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peilin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1892" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Becker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Harcourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ewald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Morning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.579" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Price" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.598" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638498v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638489v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.617" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Agnew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.296" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.052.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.302" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5569" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0133" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.677" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1996.403055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Keim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Rodriguez Medina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290650" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04420554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandenberghe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04416678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.10570" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerassimoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Tinguy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6244" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430847v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430871v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.746" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.555" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03625257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm174" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>