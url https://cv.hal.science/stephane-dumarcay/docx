--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5895 +234,5891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition, antitermite, antifungal properties, and wood protection systems from Canarium schweinfurthii (Aiele) resin from Gabon</w:t>
+                <w:t xml:space="preserve">Variability in basic properties and natural durability between sapwood and heartwood of Acacia mangium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Fiacre Bedounguindzi</w:t>
+                <w:t xml:space="preserve">Arip Wijayanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Candelier</w:t>
+                <w:t xml:space="preserve">Resa Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dumarçay</w:t>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s10086-025-02189-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2025.2558125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086152v1</w:t>
+                <w:t xml:space="preserve">hal-05565964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Study, FTIR and GC-MS Characterization and Evaluation of the Antioxidant Activity of Letestua durissima Extracts</w:t>
+                <w:t xml:space="preserve">Chemical composition, antitermite, antifungal properties, and wood protection systems from Canarium schweinfurthii (Aiele) resin from Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ley-Fleury Ella Nkogo</w:t>
+                <w:t xml:space="preserve">Walter Fiacre Bedounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlain Stevy Mikala Mouendou</w:t>
+                <w:t xml:space="preserve">Kevin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f15030429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s10086-025-02189-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902541v1</w:t>
+                <w:t xml:space="preserve">hal-05086152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the enzymatic grafting of vanillin onto lignosulfonate for the production of versatile aldehydes-bearing biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Breilly</w:t>
+                <w:t xml:space="preserve">Phytochemical Study, FTIR and GC-MS Characterization and Evaluation of the Antioxidant Activity of Letestua durissima Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ley-Fleury Ella Nkogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlain Stevy Mikala Mouendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129814⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f15030429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651927v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood, knots and bark extractives for oak, beech and Douglas fir: a dataset based on a review of the scientific literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the enzymatic grafting of vanillin onto lignosulfonate for the production of versatile aldehydes-bearing biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Breilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
+                <w:t xml:space="preserve">Vincent Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bénard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+                <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261 (2), pp.129814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01223-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04491138v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization, chemical composition and antioxidant activities of pyroligneous acids from cocktails of wood and agricultural residues from Ivory Coast</w:t>
+                <w:t xml:space="preserve">Wood, knots and bark extractives for oak, beech and Douglas fir: a dataset based on a review of the scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Abdel Aziz Ouattara</w:t>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobelé Florence Niamke</w:t>
+                <w:t xml:space="preserve">Alain Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandji Eliane Marie Frédéric Ahoke</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106629⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01223-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867967v1</w:t>
+                <w:t xml:space="preserve">hal-04491138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Wood by Tannin-Furfuryl Alcohol Resins–Effect on Dimensional Stability, Mechanical Properties and Decay Durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical characterization, chemical composition and antioxidant activities of pyroligneous acids from cocktails of wood and agricultural residues from Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Abdel Aziz Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobelé Florence Niamke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+                <w:t xml:space="preserve">Mandji Eliane Marie Frédéric Ahoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
+                <w:t xml:space="preserve">Jean Louis Lepetit N’guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Azadeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+                <w:t xml:space="preserve">Jean-Claude Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2022.024872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.106629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895160v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of three Gabonese tree resin fractions combined with tebuconazole as wood preservative formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fiacre Bedounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.46-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02773813.2023.2176519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Tannins Addition on Thermal Stability of Furfurylated Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Azadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Obounou Akong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (9), pp.2044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym15092044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Pyrolysis–Gas Chromatography/Mass Spectrometry as a Tool to Study the Natural Variation in Biopolymers in Different Tissues of Economically Important European Softwood Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hentges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vinchelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.4270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym15214270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knotwood and Branchwood Polyphenolic Extractives of Silver Fir, Spruce and Douglas Fir and Their Antioxidant, Antifungal and Antibacterial Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hentges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vinchelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (17), pp.6391. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28176391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences of technological properties on sapwood and heartwood of short rotation teak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resa Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Obounou Akong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istie Sekartining Rahayu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.6-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17480272.2023.2221678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Branched Tannin-Tris(2-aminoethyl)amine-Urea Wood Adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (4), pp.890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym15040890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mode of action of sorbitol and citric acid (SorCA) in wood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modification of Wood by Tannin-Furfuryl Alcohol Resins–Effect on Dimensional Stability, Mechanical Properties and Decay Durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Azadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Obounou Akong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.67-75. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.505-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17480272.2022.2125340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2022.024872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895168v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvent pretreatment of biomass: Influence of hydrogen bond donor and temperature on lignin extraction with high β-O-4 content</w:t>
+                <w:t xml:space="preserve">Characterization and classification of Pinus oleoresin samples according to Pinus species, tapping method, and geographical origin based on chemical composition and chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Provost</w:t>
+                <w:t xml:space="preserve">Morandise Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumarcay</w:t>
+                <w:t xml:space="preserve">Armand Clopeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Jakub Sandak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Yu Boltoeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Trébouet</w:t>
+                <w:t xml:space="preserve">Anna Sandak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126837⟩</w:t>
+              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.102340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcab.2022.102340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759587v1</w:t>
+                <w:t xml:space="preserve">hal-03647572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and classification of Pinus oleoresin samples according to Pinus species, tapping method, and geographical origin based on chemical composition and chemometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of extractive chemical signatures among branch, knot and bark wood fractions from forestry and agroforestry walnut trees (Juglans regia × J. nigra) by NIR spectroscopy and LC-MS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morandise Rubini</w:t>
+                <w:t xml:space="preserve">R Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Clopeau</w:t>
+                <w:t xml:space="preserve">L Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Sandak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+                <w:t xml:space="preserve">R Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sandak</w:t>
+                <w:t xml:space="preserve">N Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42, pp.102340. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcab.2022.102340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor3973-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647572v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of extractive chemical signatures among branch, knot and bark wood fractions from forestry and agroforestry walnut trees (Juglans regia × J. nigra) by NIR spectroscopy and LC-MS analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties and biological durability in soil contact of chemically modified wood treated in an open or in a closed system using glycerol/maleic anhydride systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Heim</w:t>
+                <w:t xml:space="preserve">Holger Militz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dodeler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N Boutahar</w:t>
+                <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3832/ifor3973-014⟩</w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2021.1872701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811661v1</w:t>
+                <w:t xml:space="preserve">hal-03529717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and biological durability in soil contact of chemically modified wood treated in an open or in a closed system using glycerol/maleic anhydride systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Evaluation of commercially available polyepoxy and polyamine to develop alternatives for wood preservation treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17480272.2021.1872701⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2022.2144443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529717v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of commercially available polyepoxy and polyamine to develop alternatives for wood preservation treatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bark composition changes along the trunk of three softwood species: Picea abies , Abies alba Mill. and Pseudotsuga menziesii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17480272.2022.2144443⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5-8), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02827581.2022.2132283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895201v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark composition changes along the trunk of three softwood species: Picea abies , Abies alba Mill. and Pseudotsuga menziesii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep eutectic solvent pretreatment of biomass: Influence of hydrogen bond donor and temperature on lignin extraction with high β-O-4 content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yu Boltoeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Fritsch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Trébouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (5-8), pp.314-319. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.126837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02827581.2022.2132283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895169v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Extracts from the Bark of the Gabon Hazel Tree (&amp;lt;i&amp;gt;Coula edulis baill)&amp;lt;/i&amp;gt; for Antioxidant, Antifungal and Anti-termite Products</w:t>
+                <w:t xml:space="preserve">Understanding the mode of action of sorbitol and citric acid (SorCA) in wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christ Stone Arnaud Bopenga Bopenga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Candelier</w:t>
+                <w:t xml:space="preserve">Katarzyna Kurkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hentges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Militz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2021.013366⟩</w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2022.2125340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126340v1</w:t>
+                <w:t xml:space="preserve">hal-04895168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolecules of Interest Present in the Main Industrial Wood Species Used in Indonesia-A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resa Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasrin Syafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.399-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32604/jrm.2021.014286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of Antimicrobial Active Compounds by Streptomyces-Fungus Co-Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+                <w:t xml:space="preserve">Ali Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zaiter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9010178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic information framework for decision-making in a forest-based bio-economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pichancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pichancourt</w:t>
+                <w:t xml:space="preserve">Rodolphe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bauer</w:t>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Billard</w:t>
+                <w:t xml:space="preserve">Maree Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (4), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-021-01110-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH and fouling characterization during membrane process for lignin recovery from the process water of thermomechanical pulping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courbalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Courbalay</w:t>
+                <w:t xml:space="preserve">M. Villain-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villain-Gambier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Klem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 275, pp.119162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific variability of quantity and chemical composition of ethanolic knotwood extracts along the stems of three industrially important softwood species: Abies alba , Picea abies and Pseudotsuga menziesii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maree Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hentges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cosgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (2), pp.168-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/HF-2020-0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis and antioxidant properties of orange‐tree ( Citrus sinensis L.) biomass extracts obtained via different extraction techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Extracts from the Bark of the Gabon Hazel Tree (&amp;lt;i&amp;gt;Coula edulis baill)&amp;lt;/i&amp;gt; for Antioxidant, Antifungal and Anti-termite Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Stone Arnaud Bopenga Bopenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bruno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valentina Lo Giudice</w:t>
+                <w:t xml:space="preserve">Henri Meyo Degboevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.2090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2021.013366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932174v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between chemical composition and decay durability of Coula edulis Baill as an alternative wood species in Gabon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01158-5⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932145v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance against subterranean termite of beech wood impregnated with different derivatives of glycerol or polyglycerol and maleic anhydride followed by thermal modification: a field test study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">In-situ extraction of depolymerization products by membrane filtration against lignin condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Villain-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Klem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-020-01503-2⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311, pp.123530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932195v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic and intraspecific variability of mesquitol amounts in Prosopis juliflora trees from Kenya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cherono Chepkwony</w:t>
+                <w:t xml:space="preserve">Anti-termite and anti-fungal bio-sourced wood preservation ingredients from Dacryodes edulis (G. Don) H.J. Lam resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-020-01535-8⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (8), pp.745-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2019-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932999v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield and compositions of bark phenolic extractives from three commercially significant softwoods show intra- and inter-specific variation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cosgun</w:t>
+                <w:t xml:space="preserve">Beech wood modification based on in situ esterification with sorbitol and citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.07.033⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.479-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01172-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933179v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech wood modification based on in situ esterification with sorbitol and citric acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Militz</w:t>
+                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01172-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2960-2966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932132v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ extraction of depolymerization products by membrane filtration against lignin condensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of lignin and lignans enriched fractions from thermomechanical pulp mill process water through membrane separation technology: Pilot-plant study and techno-economic assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villain-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courbalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Steinmetz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Trebouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.119345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882142v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-termite and anti-fungal bio-sourced wood preservation ingredients from Dacryodes edulis (G. Don) H.J. Lam resin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
+                <w:t xml:space="preserve">Anti-fungal and anti-termite activity of extractives compounds from thermally modified ash woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Candelier</w:t>
+                <w:t xml:space="preserve">Marie-France Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2019-0106⟩</w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2020005XXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932242v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gauthier</w:t>
+                <w:t xml:space="preserve">Natural durability of four Tunisian Eucalyptus spp. and their respective compositions in extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Elaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Freitas Homen de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3), pp.260-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2019-0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619232v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Effet de la hauteur de prélèvement sur la composition quantitative et qualitative des polyphénols de l’écorce d’Abies alba Mill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cosgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maree Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.411-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143918v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-fungal and anti-termite activity of extractives compounds from thermally modified ash woods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2020005XXXXXX⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1673-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502770v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lignin and lignans enriched fractions from thermomechanical pulp mill process water through membrane separation technology: Pilot-plant study and techno-economic assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Klem</w:t>
+                <w:t xml:space="preserve">Lignin Carbohydrate Complexes structure preserved throughout downstream processes for their valorization after recovery from industrial process water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumarçay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Villain-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Klem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119345⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.726-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.11.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474260v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural durability of four Tunisian Eucalyptus spp. and their respective compositions in extractives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarra Ben Ayed</w:t>
+                <w:t xml:space="preserve">Quantitative and qualitative composition of bark polyphenols changes longitudinally with bark maturity in Abies alba Mill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maree Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cosgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2019-0090⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0916-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932252v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la hauteur de prélèvement sur la composition quantitative et qualitative des polyphénols de l’écorce d’Abies alba Mill.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maree Brennan</w:t>
+                <w:t xml:space="preserve">Geographic and intraspecific variability of mesquitol amounts in Prosopis juliflora trees from Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cherono Chepkwony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrose Kiprop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5338⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (4), pp.801-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-020-01535-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273202v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Chemical analysis and antioxidant properties of orange‐tree ( Citrus sinensis L.) biomass extracts obtained via different extraction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cetera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immacolata Faraone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.2090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913021v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Carbohydrate Complexes structure preserved throughout downstream processes for their valorization after recovery from industrial process water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between chemical composition and decay durability of Coula edulis Baill as an alternative wood species in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bopenga Bopenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157, pp.726-733. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.329-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.11.238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566707v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative composition of bark polyphenols changes longitudinally with bark maturity in Abies alba Mill.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Yield and compositions of bark phenolic extractives from three commercially significant softwoods show intra- and inter-specific variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maree Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cosgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.346-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0916-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932261v1</w:t>
+                <w:t xml:space="preserve">hal-02933179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermally modified short and long rotation teaks and the effects on coatings performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance against subterranean termite of beech wood impregnated with different derivatives of glycerol or polyglycerol and maleic anhydride followed by thermal modification: a field test study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Militz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Adina Pratiwi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Merlin</w:t>
+                <w:t xml:space="preserve">I. Wayan Darmawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2019005000208⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (2), pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-020-01503-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932274v1</w:t>
+                <w:t xml:space="preserve">hal-02932195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling TMP Process Water Potential As an Industrial Sourcing of Valuable Lignin–Carbohydrate Complexes toward Zero-Waste Biorefineries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Klem</w:t>
+                <w:t xml:space="preserve">Characterization of thermally modified short and long rotation teaks and the effects on coatings performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Adina Pratiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trisna Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gambier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">André Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (6), pp.6390-6400. </w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2019005000208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271749v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-biocide antifungal and anti-termite wood preservation treatments based on combinations of thermal modification with different chemical additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6173,90 +6169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different treatments based on glycerol or polyglycerol additives to improve properties of thermally modified wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6301,2197 +6297,2206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of polyphenols from thermomechanical pulp mill process water by flotation and membrane integrated process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Klem</w:t>
+                <w:t xml:space="preserve">Unveiling TMP Process Water Potential As an Industrial Sourcing of Valuable Lignin–Carbohydrate Complexes toward Zero-Waste Biorefineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumarçay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Villain-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Klem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1468826⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.6390-6400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474561v1</w:t>
+                <w:t xml:space="preserve">hal-02271749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractionation of polyphenols from thermomechanical pulp mill process water by flotation and membrane integrated process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courbalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villain-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trebouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (24), pp.3240-3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1468826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621597v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843732v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of fungi with wood extractives and natural durability of five Cameroonian wood species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Désiré Fouda Belinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwi Erikan Rizanti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Jacques Michel Njankouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0716-8⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146434v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Saiag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492224v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of fungi with wood extractives and natural durability of five Cameroonian wood species</w:t>
+                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+                <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Désiré Fouda Belinga</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Michel Njankouo</w:t>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.078⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972727v1</w:t>
+                <w:t xml:space="preserve">hal-02621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bark extractives of different industrial Indonesian wood species for potential valorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwi Erikan Rizanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursinta Arifiani Rosdiana</w:t>
+                <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco José Santiago-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.034⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765128v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the durability of heat-treated wood against termites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of bark extractives of different industrial Indonesian wood species for potential valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nursinta Arifiani Rosdiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solafa Salman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kévin Candelier</w:t>
+                <w:t xml:space="preserve">Francisco José Santiago-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2017005000027⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397630v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of utilization of commercially available polyurethane resins to develop non-biocidal wood preservation treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
+                <w:t xml:space="preserve">Improvement of the durability of heat-treated wood against termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solafa Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jajang Suryana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simon</w:t>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75 (6), pp.877-884. </w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00107-016-1128-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2017005000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644027v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knot extractives: a model for analysing the eco-physiological factors that control the within and between-tree variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility study of utilization of commercially available polyurethane resins to develop non-biocidal wood preservation treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chopard</w:t>
+                <w:t xml:space="preserve">Jajang Suryana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-017-1573-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (6), pp.877-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-016-1128-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611443v1</w:t>
+                <w:t xml:space="preserve">hal-01644027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives of the Lignan 7'-Hydroxymatairesinol with Antioxidant Properties and Enhanced Lipophilicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knot extractives: a model for analysing the eco-physiological factors that control the within and between-tree variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Manso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moraux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (6), pp.1783-1790. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (5), pp.1619-1633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b01124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-017-1573-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595728v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Pyrolysis of Heartwood, Sapwood, and Bark: A Complementary Application of Online Photoionization Mass Spectrometry and Conventional Pyrolysis Gas Chromatography/Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Derivatives of the Lignan 7'-Hydroxymatairesinol with Antioxidant Properties and Enhanced Lipophilicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liangyuan Jia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Moraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (6), pp.1783-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b01124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923645v1</w:t>
+                <w:t xml:space="preserve">hal-01595728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tartaric acid catalyzed furfurylation of beech wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Pyrolysis of Heartwood, Sapwood, and Bark: A Complementary Application of Online Photoionization Mass Spectrometry and Conventional Pyrolysis Gas Chromatography/Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia-Kandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabu Satria Sejati</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-016-0871-8⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.4078 - 4089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594959v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of essential oil composition and antioxidant capacity of hydromethanolic extracts of Tetraclinis articulata, depending on location and seasonal variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tartaric acid catalyzed furfurylation of beech wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Satria Sejati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Sliti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.379-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-016-0871-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599367v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total phenolic and lignin contents, phytochemical screening, antioxidant and fungal inhibition properties of the heartwood extractives of ten Congo Basin tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Attéké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (2), pp.287-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-015-0514-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noeuds : un bois méconnu et une source importante de composés extractibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.7-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/61591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of wood thermal treatment and its effects on decay resistance: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,6993 +8505,7118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (3), pp.571-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-016-0541-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay and termite resistance of pine blocks impregnated with different additives and subjected to heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solafa Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74 (1), pp.37-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-015-0972-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatoprotective and antidiabetic effects of Pistacia lentiscus leaf and fruit extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafiaa Mehenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafiaa Mehenni</w:t>
+                <w:t xml:space="preserve">Dina Atmani-Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food and Drug Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (3), pp.653-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfda.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of temperature kinetics as a method to predict treatment intensity and corresponding treated wood quality : durability and mechanical properties of thermally modified wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Candelier</w:t>
+                <w:t xml:space="preserve">Evaluation of essential oil composition and antioxidant capacity of hydromethanolic extracts of Tetraclinis articulata, depending on location and seasonal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hannouz</w:t>
+                <w:t xml:space="preserve">Sameh Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elaieb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Dumarçay</w:t>
+                <w:t xml:space="preserve">Mohamed Arbi Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.968-980</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059242v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on wood treatment by eco-friendly hydroxypolyurethanes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Gerardin</w:t>
+                <w:t xml:space="preserve">Quantification and characterization of knotwood extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International wood products journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/2042645314Y.0000000088⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (2), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0428-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597990v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and characterization of knotwood extractives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat treatment of tunisian soft wood species: effect on the durability, chemical modifications and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0428-7⟩</w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.699-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195108v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of tunisian soft wood species: effect on the durability, chemical modifications and mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petrissans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Touahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gérardin</w:t>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.699-710. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059388v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenolic and lipophilic extractives in Pinus merkusii Jungh. et de Vries knots and stemwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arip Wijayanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nassim Touahri</w:t>
+                <w:t xml:space="preserve">Christine Gerardin-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Rita Kartika Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasrin Syafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.466-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269448v1</w:t>
+                <w:t xml:space="preserve">hal-01599792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic and lipophilic extractives in Pinus merkusii Jungh. et de Vries knots and stemwood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arip Wijayanto</w:t>
+                <w:t xml:space="preserve">Glutathionyl-hydroquinone reductases from poplar are plastidial proteins that deglutathionylate both reduced and oxidized glutathionylated quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wasrin Syafii</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.061⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589 (1), pp.37 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01599792v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathionyl-hydroquinone reductases from poplar are plastidial proteins that deglutathionylate both reduced and oxidized glutathionylated quinones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of temperature kinetics as a method to predict treatment intensity and corresponding treated wood quality : durability and mechanical properties of thermally modified wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+                <w:t xml:space="preserve">Simon Hannouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522015v1</w:t>
+                <w:t xml:space="preserve">hal-01059242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantage of vacuum versus nitrogen to achieve inert atmosphere during softwood thermal modification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+                <w:t xml:space="preserve">Investigations on wood treatment by eco-friendly hydroxypolyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Iaych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO LIGNO - Open Access Scientific Journal in the Field of Wood Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International wood products journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.31 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/2042645314Y.0000000088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592555v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the feasibility of a natural dye on cellulosic textile supports by red padouk (Pterocarpus soyauxii) and yellow movingui (Distemonanthus benthamianus) extracts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Advantage of vacuum versus nitrogen to achieve inert atmosphere during softwood thermal modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molina</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PRO LIGNO - Open Access Scientific Journal in the Field of Wood Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.10-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597792v1</w:t>
+                <w:t xml:space="preserve">hal-01592555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new wood treatments combining boron impregnation and thermo modification: effect of additives on boron leachability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Study of the feasibility of a natural dye on cellulosic textile supports by red padouk (Pterocarpus soyauxii) and yellow movingui (Distemonanthus benthamianus) extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perrin</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holz als Roh- und Werkstoff</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00107-014-0787-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+                <w:t xml:space="preserve">Development of new wood treatments combining boron impregnation and thermo modification: effect of additives on boron leachability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solafa Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02103-14⟩</w:t>
+              <w:t xml:space="preserve">Holz als Roh- und Werkstoff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (3), pp.355-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-014-0787-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268964v1</w:t>
+                <w:t xml:space="preserve">hal-02394441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethanes from hydrolysable tannins obtained without using isocyanates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Fredon</w:t>
+                <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.05.036⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (20), pp.6316-6327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02103-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01593299v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoloration and biodegradation of two dyes by white-rot fungi Perreniporia tephropora MUCL 47500 isolated in Gabon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Polyurethanes from hydrolysable tannins obtained without using isocyanates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.329 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.05.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592754v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mechanical properties of heat treated beech wood cured under nitrogen or vacuum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discoloration and biodegradation of two dyes by white-rot fungi Perreniporia tephropora MUCL 47500 isolated in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (6), pp.731-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01591868v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activities, total phenolic contents and chemical compositions of extracts from four Cameroonian woods: Padouk (Pterocarpus soyauxii Taubb), tali (Erythrophleum suaveolens), moabi (Baillonella toxisperma), and movingui (Distemonanthus benthamianus)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of heat treatment intensity on some conferred properties of different European softwood and hardwood species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.04.012⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (4), pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-013-0533-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593624v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chemical composition and decay durability of heat treated wood cured under different inert atmospheres: Nitrogen or vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Candelier</w:t>
+                <w:t xml:space="preserve">Discoloration of dyes by Hexagonia apiara fungus isolated in Gabon and screening of enzymes on solid culture medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (12), pp.3886-3891</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02064070v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoloration of dyes by Hexagonia apiara fungus isolated in Gabon and screening of enzymes on solid culture medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+                <w:t xml:space="preserve">Comparison of chemical composition and decay durability of heat treated wood cured under different inert atmospheres: Nitrogen or vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.677-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591876v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment intensity on some conferred properties of different European softwood and hardwood species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Comparison of chemical composition and decay durability of heat treated wood cured under different inert atmospheres: Nitrogen or vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Pétrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-013-0533-z⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.677 - 681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593635v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chemical composition and decay durability of heat treated wood cured under different inert atmospheres: Nitrogen or vacuum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.022⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (2), pp.336 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591857v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selected Wood Properties of Prunus Africana (Hook) Grown in Kenya as Possible Reasons for its High Natural Durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Morel</w:t>
+                <w:t xml:space="preserve">Francis Mburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Peter Sirmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fred Muisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (2), pp.336 - 346. </w:t>
+              <w:t xml:space="preserve">DRVNA INDUSTRIJA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5552/drind.2013.1238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268193v1</w:t>
+                <w:t xml:space="preserve">hal-01593786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Wood Properties of Prunus Africana (Hook) Grown in Kenya as Possible Reasons for its High Natural Durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection and validation of enzymatic activities as functional markers in wood biotechnology and fungal ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Mburu</w:t>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sirmah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRVNA INDUSTRIJA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (2), pp.157 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5552/drind.2013.1238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01593786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and validation of enzymatic activities as functional markers in wood biotechnology and fungal ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodesorption coupled to GC-MS to characterize volatiles formation kinetic during wood thermodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mathieu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268184v1</w:t>
+                <w:t xml:space="preserve">hal-01593789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodesorption coupled to GC-MS to characterize volatiles formation kinetic during wood thermodegradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Comparison of mechanical properties of heat treated beech wood cured under nitrogen or vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Pétrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.02.006⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (9), pp.1762 - 1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593789v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPER CHEMISTRY: Prediction of breaks caused by lipophilic extractives using on-line turbidity measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+                <w:t xml:space="preserve">Antioxidant activities, total phenolic contents and chemical compositions of extracts from four Cameroonian woods: Padouk (Pterocarpus soyauxii Taubb), tali (Erythrophleum suaveolens), moabi (Baillonella toxisperma), and movingui (Distemonanthus benthamianus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Tchinda Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Abia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3183/npprj-2012-27-05-p910-914⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932321v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Phanerochaete chrysosporium Glutathione Transferase Reveals a Novel Structural and Functional Class with Ligandin Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Favier</w:t>
+                <w:t xml:space="preserve">PAPER CHEMISTRY: Prediction of breaks caused by lipophilic extractives using on-line turbidity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.402776⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.910-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3183/npprj-2012-27-05-p910-914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268261v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingobium sp SYK-6 LigG involved in lignin degradation is structurally and biochemically related to the glutathione transferase omega class</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Phanerochaete chrysosporium Glutathione Transferase Reveals a Novel Structural and Functional Class with Ligandin Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (46), pp.39001 - 39011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.402776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268258v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential antioxidant compounds from different parts of Prosopis Juliflora</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sphingobium sp SYK-6 LigG involved in lignin degradation is structurally and biochemically related to the glutathione transferase omega class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Masai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Mulliert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/23616919⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586 (22), pp.3944 - 3950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938703v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione transferases of Phanerochaete chrysosporium S-glutathionyl-p-hydroquinone reductase belongs to a new structural class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ngadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (11), pp.9162-9173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110.194548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of XPS for analysis of wood species containing high amounts of lipophilic extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Nguila-Inari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (2), pp.369-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00226-010-0324-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted synthesis of polyglycerol from glycerol carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Iaych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lemor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 120 (4), pp.2354-2360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.33446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.33446⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of thermodesorption coupled to GC–MS to study stability of different wood species to thermodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (2), pp.376-383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.07.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterisation of sugar cane bagasse lignin oxidized by hydrogen peroxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential antioxidant compounds from different parts of Prosopis Juliflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kipkosgei Sirmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Iaych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/23616919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02932395v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of grape seed and wood tannins to lipophilic antioxidant derivatives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of extractives on conferred and natural durability of Cupressus lusitanica heartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sirmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (5), pp.504-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02932383v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extractives on conferred and natural durability of Cupressus lusitanica heartwood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of grape seed and wood tannins to lipophilic antioxidant derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouddah Poaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest/2010006⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3), pp.509-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938151v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95, 9 (1721-1726), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of extractives on conferred and natural durability of Cupressus lusitanica heartwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sirmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest/2010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lipophilic catechin derivatives by oxa-Pictet-Spengler reaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physicochemical characterisation of sugar cane bagasse lignin oxidized by hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mancera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (4), pp.470-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-009-1149-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932400v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual amount of (-)-mesquitol from the heartwood of Prosopis juliflora</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+                <w:t xml:space="preserve">New lipophilic catechin derivatives by oxa-Pictet-Spengler reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouddah Poaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786410801940968⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 230 (1), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-009-1149-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661184v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemical modifications caused by heat treatment on mechanical properties of Grevillea robusta wood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Unusual amount of (-)-mesquitol from the heartwood of Prosopis juliflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sirmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.11.017⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786410801940968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102712v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of Fagus sylvatica wood colonization by the white-rot basidiomycete Trametes versicolor: Enzymatic characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of chemical modifications caused by heat treatment on mechanical properties of Grevillea robusta wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2007.06.013⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 93 (Issue 2), pp.Pages 401-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666158v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des propriétés de Prosopis juliflora comparées à celles d'essences autochtones exploitées au Kenya</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Initial stages of Fagus sylvatica wood colonization by the white-rot basidiomycete Trametes versicolor: Enzymatic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lekounougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (4), pp.287-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2007.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/bft2008.298.a20362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02938932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on catechin as a beech wood decay biomarker</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+                <w:t xml:space="preserve">Evaluation des propriétés de Prosopis juliflora comparées à celles d'essences autochtones exploitées au Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kipkosgei Sirmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Muisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (4), pp.238-244. </w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 298, pp.25-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2007.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/bft2008.298.a20362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665414v1</w:t>
+                <w:t xml:space="preserve">hal-02938932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermally modified Grevillea robusta heartwood as an alternative to shortage of wood resource in Kenya : characterisation of physicochemical properties and improvement of bio-resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Investigation on catechin as a beech wood decay biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.006⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (4), pp.238-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360377v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of char formation during wood heat treatment by mild pyrolysis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Evaluation of thermally modified Grevillea robusta heartwood as an alternative to shortage of wood resource in Kenya : characterisation of physicochemical properties and improvement of bio-resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.03.003⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.3478-3486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289977v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of fungicidal and termicidal properties of Prunus africana heartwood extractives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+                <w:t xml:space="preserve">Evidence of char formation during wood heat treatment by mild pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Nguila-Inari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (997-1002), pp.997-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655823v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of alfa grass soda lignin as a filler for novolak molding powder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evidence of fungicidal and termicidal properties of Prunus africana heartwood extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gerardin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97, pp.1065-1068</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (3), pp.323-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679215v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic wood preservatives involving EDTA, irganox 1076 and 2-hydroxypyridine-N-oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of alfa grass soda lignin as a filler for novolak molding powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mabicka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A. Benaboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 55, pp.203-211</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, pp.1065-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680142v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of gums to natural durability of Prosopis africana heartwood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gerardin</w:t>
+                <w:t xml:space="preserve">Synergistic wood preservatives involving EDTA, irganox 1076 and 2-hydroxypyridine-N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mabicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Neya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Serraj</w:t>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58, pp.39-44</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55, pp.203-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674357v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of fungal degradation of wood by 2-hydroxypyridine-N-oxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contribution of gums to natural durability of Prosopis africana heartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Serraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 58, pp.566-568</w:t>
+              <w:t xml:space="preserve">, 2004, 58, pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675391v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of gums to natural durability of Prosopis africana heartwood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of fungal degradation of wood by 2-hydroxypyridine-N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mabicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.566-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of gums to natural durability of Prosopis africana heartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béli Neya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serraj M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58 (issue 1), pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15496,3053 +15626,3053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'extraction de la lignine de biomasses lignocellulosiques par des solvants eutectiques profonds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Boltoeva</w:t>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Trebouet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (La Réunion), France</w:t>
+              <w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364120v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Etude de l'extraction de la lignine de biomasses lignocellulosiques par des solvants eutectiques profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duborper</w:t>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Boltoeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Trebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112356v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of decay and termite's durability of wood through combined treatments involving thermal and mild chemical modifications - a review of last research works of laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solafa Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Wood Modification (ECWM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERMAB, Apr 2022, Nancy, France. pp.168-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison in extractives chemical signatures between branch, knot and bark fractions from forestry and agroforestry walnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR 3544 sciences du bois; INRAE; CNRS, Nov 2021, Montpellier, France. pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural durability of four Tunisian Eucalyptus wood species and their respective compositions in extractives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Chemical composition, antitermite and antifungal activity of Dacryodes edulis oleoresin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno de Freitas Homen de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-10942</w:t>
+              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-20653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128751v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Commercially Available Epoxy Resins for Non-biocidal Wood Preservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simon</w:t>
+                <w:t xml:space="preserve">Etude de la valorisation des branches en agroforesterie pour les filières matériaux et chimie biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Goutiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IRGWP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERMAB; ENSTIB, Nov 2019, Epinal, France. pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985670v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition, antitermite and antifungal activity of Dacryodes edulis oleoresin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Improvement of wood decay and termite durability resulting from combined treatments based on borax/phenol-formaldehyde impregnation followed by thermal modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solafa Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-20653</w:t>
+              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-40871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128486v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la valorisation des branches en agroforesterie pour les filières matériaux et chimie biosourcées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
+                <w:t xml:space="preserve">Development of beech wood thermo-chemical modification treatments based on different vinylic derivatives of glycerol and polyglycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Militz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERMAB; ENSTIB, Nov 2019, Epinal, France. pp.121-124</w:t>
+              <w:t xml:space="preserve">50th IRGWP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-40855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174530v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of beech wood thermo-chemical modification treatments based on different vinylic derivatives of glycerol and polyglycerol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Coula edulis baill an unknown wood species as an alternative to the main durable wood species used in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Stone Arnaud Bopenga Bopenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-40855</w:t>
+              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-10945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128501v1</w:t>
+                <w:t xml:space="preserve">hal-03128466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of wood decay and termite durability resulting from combined treatments based on borax/phenol-formaldehyde impregnation followed by thermal modification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solafa Salman</w:t>
+                <w:t xml:space="preserve">Natural durability of four Tunisian Eucalyptus wood species and their respective compositions in extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Elaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Freitas Homen de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-40871</w:t>
+              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-10942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128580v1</w:t>
+                <w:t xml:space="preserve">hal-03128751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coula edulis baill an unknown wood species as an alternative to the main durable wood species used in Gabon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoting Commercially Available Epoxy Resins for Non-biocidal Wood Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Quebec, Canada. pp.IRG/WP 19-10945</w:t>
+              <w:t xml:space="preserve">, May 2019, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128466v1</w:t>
+                <w:t xml:space="preserve">hal-02985670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of short rotation teak wood properties through thermal modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Adina Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gerardin Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-40842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-10906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood Furfurylation as a way to valorise European Beech and promote Circular and Bio-Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gerardin-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabu Satria Sejati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Wood Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arnhem, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fungal glutathione transferases and wood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ghent, Belgium. pp.IRG/WP 17-10894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical compositions and anti-termite activities of essential oils from Gabonese Canarium schweinfurthii Engl, Dacryodes buettneri Engl and Aucoumea klaineana Pierre wood resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mewono Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ghent, Belgium. pp.IRG/WP 17-10895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exudate production : a detoxification strategy of wood decaying fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter and intra biodiversity of knotwood extractives as potential sources of valuable natural phenolic compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Touahri</w:t>
+                <w:t xml:space="preserve">Wood secondary metabolites: from structural identification to chemical modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gerardin Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Edition du Congrès International de la Cosmétopée et 1ère Edition des Rencontres Internationales de la Cosmétopée du Pacifique</w:t>
+              <w:t xml:space="preserve">5ème édition du Congrès International de la Cosmétopée et 1ère Edition des Rencontres Internationales de la Cosmétopée du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126451v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood secondary metabolites: from structural identification to chemical modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+                <w:t xml:space="preserve">Inter and intra biodiversity of knotwood extractives as potential sources of valuable natural phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gerardin Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du Congrès International de la Cosmétopée et 1ère Edition des Rencontres Internationales de la Cosmétopée du Pacifique</w:t>
+              <w:t xml:space="preserve">5ème Edition du Congrès International de la Cosmétopée et 1ère Edition des Rencontres Internationales de la Cosmétopée du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126453v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of catalyst on the properties of furfurylated beech wood.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
+                <w:t xml:space="preserve">Evaluation of Commercially Available Polyurethane Resin to Develop Non-biocidal Wood Preservation Treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jajang Suryana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lisbon, Portugal. pp.IRG/WP 16-40748</w:t>
+              <w:t xml:space="preserve">, May 2016, Lisbon, Portugal. pp.IRG/WP 16-40751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126431v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Commercially Available Polyurethane Resin to Develop Non-biocidal Wood Preservation Treatments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simon</w:t>
+                <w:t xml:space="preserve">The impact of catalyst on the properties of furfurylated beech wood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Satria Sejati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charbonnier-Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lisbon, Portugal. pp.IRG/WP 16-40751</w:t>
+              <w:t xml:space="preserve">, May 2016, Lisbon, Portugal. pp.IRG/WP 16-40748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126444v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione transferases and wood extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Touahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the durability of several Congo basin wood species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Attéké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging function for a glutathione transferase in response to wood extractives toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18561,1113 +18691,1113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, St George, UT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the nature of the inert atmosphere used during thermal treatment on chemical composition, decay durability and mechanical properties of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44th Annual Meeting of the International Research Group on Wood Protection IRG/WP 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. pp.40625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of TG-DSC to study thermal degradation of beech and silver fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Treu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dibdiakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Larnøy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44th Annual Meeting of the International Research Group on Wood Protection IRG/WP 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. pp.40628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">durability and chemical modifications of four tunisian wood species after heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Elaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation, processing and predicting of THM treated wood behaviour by experimental and numerical methods April 09-11, 2013, Iasi, Romania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, lasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN OVERVIEW OF TEN YEARS OF INVESTIGATIONS ON THE CHEMICAL MODIFICATIONS OCCURRING DURING WOOD HEAT TREATMENT BY MILD PYROLYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth European Conference on Wood Modification Ljubljana, Slovenia 17-18 September 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of thermodesorption coupled to GC-MS to study kinetics of thermodegradation of different wood species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of extractives on durability of Cupressus lusitanica heartwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sirmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Meeting of the International Research Group on Wood Protection, Biarritz, France, 9-13 May 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, BIARRITZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reasons of Prunus africana natural durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. meeting of the International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Jackson Lake, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigations of the Wood Polymers Behaviour during Heat Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nguila-Inari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third European Conference on Wood Modification The Angel Hotel, Cardiff, UK. 15-16th October 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cardiff,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new wood preservation formulations based on synergies between antioxidant, 2-HPNO and propiconazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bakhsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. meeting of the International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Tromsoe, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19677,1415 +19807,1415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobranche Project: Towards sustainable wood fillers from agroforestry for WPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Agroforestry 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Quebec City, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and ecotoxicity of wood treatment residues in soil and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poizac Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sustainable Wood Fillers from Agroforestry for Wood-Plastic Composites : Effect of Filler Size and Wood Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de trois fractions de résine d'Aucoumea Klaineana Pierre du Gabon associées au Tébuconazole sur la préservation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmesjournées du GDR Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité naturelle, composition chimique et analyse GC/MS des composés extractibles du bois de coeur du noisetier du Gabon : coula edulis baill.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Stone Arnaud Bopenga Bopenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmesjournées du GDR Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage phytochimique, activité antifongique des composés extractibles du noisetier du Gabon vis-à-vis des champignons basidiomycètes Poria placenta, Coniophora puteana, Gloephylum trabeum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Caractérisations chimiques et activités antitermites des fractions volatiles et lourdes de Canarium schweinfurthii (Aiélé) du Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées GDR 3544 "Sciences du Bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, cluny, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259024v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations chimiques et activités antitermites des fractions volatiles et lourdes de Canarium schweinfurthii (Aiélé) du Gabon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie France Thevenon</w:t>
+                <w:t xml:space="preserve">Crystallographic and biochemical study of glutathione transferase Omega 3S from Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées GDR 3544 "Sciences du Bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">2. FesBioNet Training School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259023v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic and biochemical study of glutathione transferase Omega 3S from Trametes versicolor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Identification of phenolic compounds in Prosopisjulifloraby liquid chromatography -electrospray ionization mass spectrometry Identification of phenolic compounds in Prosopisjulifloraby liquid chromatography -electrospray ionization mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cherono Chepkwony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrose Kiprop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. FesBioNet Training School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées GDR 3544 "Sciences du Bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482878v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of phenolic compounds in Prosopisjulifloraby liquid chromatography -electrospray ionization mass spectrometry Identification of phenolic compounds in Prosopisjulifloraby liquid chromatography -electrospray ionization mass spectrometry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Criblage phytochimique, activité antifongique des composés extractibles du noisetier du Gabon vis-à-vis des champignons basidiomycètes Poria placenta, Coniophora puteana, Gloephylum trabeum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Stone Arnaud Bopenga Bopenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ambrose Kiprop</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées GDR 3544 "Sciences du Bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259025v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evidences of flavonoid-binding glutathione transferases in Trametes versicolor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorization of Beech Wood through Development of Innovative and Environmentally Friendly Chemical Modification Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Militz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International School of Crystallography, Integrative Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Erice (Sicile), France</w:t>
+              <w:t xml:space="preserve">6 èmes Journées du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482882v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Beech Wood through Development of Innovative and Environmentally Friendly Chemical Modification Treatments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural evidences of flavonoid-binding glutathione transferases in Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 èmes Journées du GDR 3544 "Sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">50th International School of Crystallography, Integrative Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Erice (Sicile), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259015v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux traitements de préservation du bois associant bore, méthacrylate de polyglycérol et traitement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solafa Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21100,51 +21230,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques 2014 du Groupement de Recherche (GDR) Sciences du Bois - 12 au 14 novembre 2014 Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21154,154 +21284,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 10th European Conference on Wood Modification - ECWM10 - Book of proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Wood Modification (ECWM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nancy, France. Université de Lorraine, 424 p., 2022, 978-2-37111-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21311,114 +21441,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anions des dérivés d'acides dihalogénoacétiques : des réactifs clés pour la conception d'antibiotiques inhibiteurs de phosphoénolpyruvate lyases et de la chitine-synthétase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998NAN10046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId572"/>
+      <w:footerReference w:type="default" r:id="rId574"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21565,51 +21695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05505966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanico Hadi Prayogo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci7040167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre Bedounguindzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Edou Engonga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-025-02189-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley-Fleury Ella Nkogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlain Stevy Mikala Mouendou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15030429" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129814" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01223-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04867967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdel Aziz Ouattara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobel&#233; Florence Niamke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandji Eliane Marie Fr&#233;d&#233;ric Ahoke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lepetit N&#8217;guessan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106629" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Azadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2022.024872" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2023.2176519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hentges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vinchelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;rardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28176391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kurkowiak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Militz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2125340" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Provost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumarcay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ziegler-Devin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yu Boltoeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;bouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126837" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03647572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandise Rubini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sandak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2022.102340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dodeler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brancheriau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutahar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3973-014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sudo Hadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1872701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2144443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fritsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2022.2132283" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Stone Arnaud Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meyo Degboevi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013366" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasrin Syafii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.014286" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Brennan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01110-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courbalay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villain-Gambier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cosgun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF-2020-0108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cetera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Faraone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lo Giudice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2090" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edou Engonga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01158-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932195v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Darmawan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01503-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherono Chepkwony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Kiprop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01535-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.07.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01172-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882142v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steinmetz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Villain-Gambier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Klem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123530" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre B&#233;dounguindzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2020005XXXXXX" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119345" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Elaieb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Ayed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Freitas Homen de Faria" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0090" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5338" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.11.238" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0916-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01468-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Thevenon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01429-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1468826" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Fouda Belinga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michel Njankouo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.078" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02397630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solafa Salman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2017005000027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644027v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jajang Suryana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1128-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Manso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1573-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moraux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01124" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01923645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00110" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594959v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Satria Sejati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Imbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0871-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126357v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Manso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61591" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532412v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0541-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02396778v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0972-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Mehenni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Atmani-Kilani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfda.2016.03.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaieb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597990v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iaych" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645314Y.0000000088" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195108v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0428-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059388v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Candelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrissans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000061" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599792v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arip Wijayanto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin-Charbonnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kartika Sari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.061" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPD7RHR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592555v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.06.029" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7ZGNFP5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02394441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-014-0787-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593299v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;bault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.036" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRTHBSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592754v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591868v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie P&#233;trissans" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.026" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN197NF3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593624v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Tchinda Saha" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.04.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3W5VPF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064070v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.022" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V1WVK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591876v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0533-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL69FGWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591857v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593786v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mburu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sirmah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Muisu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5552/drind.2013.1238" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.11.017" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N17X515V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamdem" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.006" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J6PZDG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932321v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cael" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-05-p910-914" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938703v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kipkosgei Sirmah" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Iaych" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23616919" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088872v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nguila-Inari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0324-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D3DCA393F246B55C4E4E043605DE8F3E9BF276D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932369v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33446" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-040G5S7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065232v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.07.010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLWPS5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancera" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.01.012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQV4L81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932383v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouddah Poaty" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.02.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS80QV0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938151v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohareb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883630v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932400v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-009-1149-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A92E818F9B1F51BB3B2F36B388EE67D7C507385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661184v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410801940968" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102712v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.11.017" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5FJ1V85-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938932v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2008.298.a20362" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665414v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.03.007" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SJZD8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360377v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.006" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQ0BRKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289977v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.03.003" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF23L7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655823v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679215v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattali" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaboura" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674357v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neya" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serraj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02362022v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;li Neya" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serraj M" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364120v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boltoeva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trebouet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179319v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179900v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dodeler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boutahar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128751v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985670v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bayon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128486v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128501v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128580v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128466v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128305v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127837v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewono Ludovic" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126451v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126453v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126431v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charbonnier-G&#233;rardin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126444v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599971v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600006v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Treu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dibdiakova" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larn&#248;y" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386334v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372599v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446732v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02368865v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohared" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756684v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389061v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753443v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakhsous" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259032v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259035v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259024v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259023v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259025v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259015v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02399760v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179279v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747065v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10046" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05505966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanico Hadi Prayogo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci7040167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arip Wijayanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2558125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre Bedounguindzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Edou Engonga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-025-02189-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley-Fleury Ella Nkogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlain Stevy Mikala Mouendou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15030429" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01223-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04867967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdel Aziz Ouattara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobel&#233; Florence Niamke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandji Eliane Marie Fr&#233;d&#233;ric Ahoke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lepetit N&#8217;guessan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106629" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2023.2176519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Azadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hentges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vinchelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;rardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28176391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040890" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2022.024872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03647572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandise Rubini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sandak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2022.102340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dodeler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brancheriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutahar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3973-014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Militz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sudo Hadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1872701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2144443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fritsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2022.2132283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Provost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumarcay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ziegler-Devin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yu Boltoeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;bouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126837" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kurkowiak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2125340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasrin Syafii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.014286" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Brennan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01110-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courbalay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villain-Gambier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cosgun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF-2020-0108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Stone Arnaud Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meyo Degboevi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013366" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steinmetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Villain-Gambier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Klem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre B&#233;dounguindzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01172-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119345" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2020005XXXXXX" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Elaieb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Ayed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Freitas Homen de Faria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5338" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.11.238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0916-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherono Chepkwony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Kiprop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01535-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cetera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Faraone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lo Giudice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2090" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edou Engonga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01158-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.07.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Darmawan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01503-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01468-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Thevenon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01429-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00181" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474561v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1468826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Fouda Belinga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michel Njankouo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.078" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02397630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solafa Salman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2017005000027" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jajang Suryana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1128-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Manso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1573-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moraux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01124" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01923645v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00110" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594959v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Satria Sejati" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Imbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0871-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Manso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61591" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0541-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02396778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0972-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Mehenni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Atmani-Kilani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfda.2016.03.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195108v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0428-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059388v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaieb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Candelier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrissans" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000061" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599792v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin-Charbonnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kartika Sari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPD7RHR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597990v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iaych" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645314Y.0000000088" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592555v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.06.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7ZGNFP5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02394441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-014-0787-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;bault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.036" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRTHBSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie P&#233;trissans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0533-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL69FGWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591876v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064070v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V1WVK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593786v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mburu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sirmah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Muisu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5552/drind.2013.1238" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.11.017" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N17X515V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamdem" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J6PZDG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591868v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.026" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN197NF3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593624v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Tchinda Saha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.04.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3W5VPF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932321v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cael" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-05-p910-914" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088872v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nguila-Inari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0324-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D3DCA393F246B55C4E4E043605DE8F3E9BF276D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Iaych" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33446" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-040G5S7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.07.010" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLWPS5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938703v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kipkosgei Sirmah" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23616919" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938151v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohareb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932383v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouddah Poaty" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.02.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS80QV0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883630v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancera" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.01.012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQV4L81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932400v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-009-1149-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A92E818F9B1F51BB3B2F36B388EE67D7C507385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410801940968" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102712v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.11.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5FJ1V85-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938932v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2008.298.a20362" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665414v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.03.007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SJZD8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360377v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQ0BRKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289977v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.03.003" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF23L7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655823v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679215v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattali" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaboura" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674357v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neya" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serraj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02362022v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;li Neya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serraj M" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364120v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boltoeva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trebouet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179319v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179900v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dodeler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boutahar" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128486v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128580v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128501v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128466v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128751v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985670v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bayon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127837v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewono Ludovic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126453v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126451v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126444v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126431v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charbonnier-G&#233;rardin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599971v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600006v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Treu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dibdiakova" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larn&#248;y" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386334v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372599v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446732v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02368865v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohared" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756684v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389061v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753443v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakhsous" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259032v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259035v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259023v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259025v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259024v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02399760v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179279v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747065v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10046" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>