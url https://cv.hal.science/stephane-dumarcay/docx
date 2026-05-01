--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1938,429 +1938,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and classification of Pinus oleoresin samples according to Pinus species, tapping method, and geographical origin based on chemical composition and chemometrics</w:t>
+                <w:t xml:space="preserve">Comparison of extractive chemical signatures among branch, knot and bark wood fractions from forestry and agroforestry walnut trees (Juglans regia × J. nigra) by NIR spectroscopy and LC-MS analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morandise Rubini</w:t>
+                <w:t xml:space="preserve">L Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Clopeau</w:t>
+                <w:t xml:space="preserve">R Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Sandak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+                <w:t xml:space="preserve">L Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sandak</w:t>
+                <w:t xml:space="preserve">R Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcab.2022.102340⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor3973-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647572v1</w:t>
+                <w:t xml:space="preserve">hal-03811661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of extractive chemical signatures among branch, knot and bark wood fractions from forestry and agroforestry walnut trees (Juglans regia × J. nigra) by NIR spectroscopy and LC-MS analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Heim</w:t>
+                <w:t xml:space="preserve">Mechanical properties and biological durability in soil contact of chemically modified wood treated in an open or in a closed system using glycerol/maleic anhydride systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dodeler</w:t>
+                <w:t xml:space="preserve">Holger Militz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Brancheriau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N Boutahar</w:t>
+                <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3832/ifor3973-014⟩</w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2021.1872701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811661v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and biological durability in soil contact of chemically modified wood treated in an open or in a closed system using glycerol/maleic anhydride systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+                <w:t xml:space="preserve">Characterization and classification of Pinus oleoresin samples according to Pinus species, tapping method, and geographical origin based on chemical composition and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morandise Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Clopeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Militz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wayan Darmawan</w:t>
+                <w:t xml:space="preserve">Jakub Sandak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
+                <w:t xml:space="preserve">Anna Sandak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.102340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17480272.2021.1872701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcab.2022.102340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529717v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of commercially available polyepoxy and polyamine to develop alternatives for wood preservation treatments</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1), pp.67-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3659,546 +3659,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ extraction of depolymerization products by membrane filtration against lignin condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+                <w:t xml:space="preserve">Virginie Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Maud Villain-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Klem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311, pp.123530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619232v1</w:t>
+                <w:t xml:space="preserve">hal-02882142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ extraction of depolymerization products by membrane filtration against lignin condensation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-termite and anti-fungal bio-sourced wood preservation ingredients from Dacryodes edulis (G. Don) H.J. Lam resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Klem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+                <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123530⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (8), pp.745-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2019-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882142v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-termite and anti-fungal bio-sourced wood preservation ingredients from Dacryodes edulis (G. Don) H.J. Lam resin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
+                <w:t xml:space="preserve">Beech wood modification based on in situ esterification with sorbitol and citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mubarok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2019-0106⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.479-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01172-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932242v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech wood modification based on in situ esterification with sorbitol and citric acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Militz</w:t>
+                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (3), pp.479-502. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01172-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932132v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
               </w:r>
@@ -4980,90 +4980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin Carbohydrate Complexes structure preserved throughout downstream processes for their valorization after recovery from industrial process water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Villain-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Klem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5780,77 +5780,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance against subterranean termite of beech wood impregnated with different derivatives of glycerol or polyglycerol and maleic anhydride followed by thermal modification: a field test study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Wayan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6061,51 +6061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,77 +6303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling TMP Process Water Potential As an Industrial Sourcing of Valuable Lignin–Carbohydrate Complexes toward Zero-Waste Biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Villain-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Klem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of utilization of commercially available polyurethane resins to develop non-biocidal wood preservation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jajang Suryana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,291 +8420,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of wood thermal treatment and its effects on decay resistance: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Candelier</w:t>
+                <w:t xml:space="preserve">Decay and termite resistance of pine blocks impregnated with different additives and subjected to heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solafa Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (3), pp.571-583. </w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (1), pp.37-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-016-0541-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00107-015-0972-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532412v1</w:t>
+                <w:t xml:space="preserve">hal-02396778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay and termite resistance of pine blocks impregnated with different additives and subjected to heat treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solafa Salman</w:t>
+                <w:t xml:space="preserve">Control of wood thermal treatment and its effects on decay resistance: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74 (1), pp.37-42. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.571-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00107-015-0972-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-016-0541-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396778v1</w:t>
+                <w:t xml:space="preserve">hal-01532412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatoprotective and antidiabetic effects of Pistacia lentiscus leaf and fruit extracts</w:t>
               </w:r>
@@ -10260,590 +10260,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+                <w:t xml:space="preserve">Discoloration and biodegradation of two dyes by white-rot fungi Perreniporia tephropora MUCL 47500 isolated in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (6), pp.731-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268964v1</w:t>
+                <w:t xml:space="preserve">hal-01592754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurethanes from hydrolysable tannins obtained without using isocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59, pp.329 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoloration and biodegradation of two dyes by white-rot fungi Perreniporia tephropora MUCL 47500 isolated in Gabon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (20), pp.6316-6327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02103-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592754v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment intensity on some conferred properties of different European softwood and hardwood species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of chemical composition and decay durability of heat treated wood cured under different inert atmospheres: Nitrogen or vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chaouch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.677-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-013-0533-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593635v1</w:t>
+                <w:t xml:space="preserve">hal-02064070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discoloration of dyes by Hexagonia apiara fungus isolated in Gabon and screening of enzymes on solid culture medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10902,199 +10902,199 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Current Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (12), pp.3886-3891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chemical composition and decay durability of heat treated wood cured under different inert atmospheres: Nitrogen or vacuum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+                <w:t xml:space="preserve">Effect of heat treatment intensity on some conferred properties of different European softwood and hardwood species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyne Desharnais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Anélie Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 98 (2), pp.677-681. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (4), pp.663-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-013-0533-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064070v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of chemical composition and decay durability of heat treated wood cured under different inert atmospheres: Nitrogen or vacuum</w:t>
               </w:r>
@@ -11106,123 +11106,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Pétrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (2), pp.677 - 681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -11496,315 +11496,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and validation of enzymatic activities as functional markers in wood biotechnology and fungal ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodesorption coupled to GC-MS to characterize volatiles formation kinetic during wood thermodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mathieu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268184v1</w:t>
+                <w:t xml:space="preserve">hal-01593789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodesorption coupled to GC-MS to characterize volatiles formation kinetic during wood thermodegradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pétrissans</w:t>
+                <w:t xml:space="preserve">Selection and validation of enzymatic activities as functional markers in wood biotechnology and fungal ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kamdem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101, pp.96-102. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (2), pp.157 - 163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593789v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of mechanical properties of heat treated beech wood cured under nitrogen or vacuum</w:t>
               </w:r>
@@ -11816,51 +11816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Pétrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12091,51 +12091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAPER CHEMISTRY: Prediction of breaks caused by lipophilic extractives using on-line turbidity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,77 +12212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Phanerochaete chrysosporium Glutathione Transferase Reveals a Novel Structural and Functional Class with Ligandin Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12754,319 +12754,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of polyglycerol from glycerol carbonate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Iaych</w:t>
+                <w:t xml:space="preserve">Utilization of thermodesorption coupled to GC–MS to study stability of different wood species to thermodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Lemor</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.33446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (2), pp.376-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932369v1</w:t>
+                <w:t xml:space="preserve">hal-02065232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of thermodesorption coupled to GC–MS to study stability of different wood species to thermodegradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Chaouch</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of polyglycerol from glycerol carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Iaych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lemor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (2), pp.376-383. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (4), pp.2354-2360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.33446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065232v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential antioxidant compounds from different parts of Prosopis Juliflora</w:t>
               </w:r>
@@ -13078,51 +13078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kipkosgei Sirmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Iaych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13208,51 +13208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sirmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13471,51 +13471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13617,51 +13617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sirmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13751,51 +13751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14632,406 +14632,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermally modified Grevillea robusta heartwood as an alternative to shortage of wood resource in Kenya : characterisation of physicochemical properties and improvement of bio-resistance</w:t>
+                <w:t xml:space="preserve">Evidence of fungicidal and termicidal properties of Prunus africana heartwood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (3), pp.323-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360377v1</w:t>
+                <w:t xml:space="preserve">hal-02655823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of char formation during wood heat treatment by mild pyrolysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Evaluation of thermally modified Grevillea robusta heartwood as an alternative to shortage of wood resource in Kenya : characterisation of physicochemical properties and improvement of bio-resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.03.003⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.3478-3486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289977v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of fungicidal and termicidal properties of Prunus africana heartwood extractives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+                <w:t xml:space="preserve">Evidence of char formation during wood heat treatment by mild pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Nguila-Inari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (997-1002), pp.997-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of alfa grass soda lignin as a filler for novolak molding powder</w:t>
               </w:r>
@@ -16041,51 +16041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solafa Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16265,51 +16265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition, antitermite and antifungal activity of Dacryodes edulis oleoresin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16662,51 +16662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17619,51 +17619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical compositions and anti-termite activities of essential oils from Gabonese Canarium schweinfurthii Engl, Dacryodes buettneri Engl and Aucoumea klaineana Pierre wood resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Edou Engonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18115,51 +18115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Commercially Available Polyurethane Resin to Develop Non-biocidal Wood Preservation Treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Sudo Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jajang Suryana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18615,51 +18615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging function for a glutathione transferase in response to wood extractives toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19267,51 +19267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Queenstown, New Zealand</w:t>
@@ -19366,51 +19366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sirmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19599,51 +19599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nguila-Inari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20196,51 +20196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de trois fractions de résine d'Aucoumea Klaineana Pierre du Gabon associées au Tébuconazole sur la préservation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20429,51 +20429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations chimiques et activités antitermites des fractions volatiles et lourdes de Canarium schweinfurthii (Aiélé) du Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fiacre Bédounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20938,51 +20938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Militz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21695,51 +21695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05505966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanico Hadi Prayogo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci7040167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arip Wijayanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2558125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre Bedounguindzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Edou Engonga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-025-02189-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley-Fleury Ella Nkogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlain Stevy Mikala Mouendou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15030429" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01223-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04867967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdel Aziz Ouattara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobel&#233; Florence Niamke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandji Eliane Marie Fr&#233;d&#233;ric Ahoke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lepetit N&#8217;guessan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106629" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2023.2176519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Azadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hentges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vinchelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;rardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28176391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040890" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2022.024872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03647572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandise Rubini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sandak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2022.102340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dodeler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brancheriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutahar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3973-014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Militz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sudo Hadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1872701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2144443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fritsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2022.2132283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Provost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumarcay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ziegler-Devin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yu Boltoeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;bouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126837" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kurkowiak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2125340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasrin Syafii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.014286" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Brennan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01110-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courbalay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villain-Gambier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cosgun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF-2020-0108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Stone Arnaud Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meyo Degboevi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013366" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steinmetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Villain-Gambier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Klem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre B&#233;dounguindzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01172-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119345" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2020005XXXXXX" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Elaieb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Ayed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Freitas Homen de Faria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5338" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.11.238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0916-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherono Chepkwony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Kiprop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01535-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cetera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Faraone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lo Giudice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2090" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edou Engonga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01158-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.07.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Darmawan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01503-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01468-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Thevenon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01429-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00181" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474561v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1468826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Fouda Belinga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michel Njankouo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.078" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02397630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solafa Salman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2017005000027" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jajang Suryana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1128-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Manso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1573-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moraux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01124" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01923645v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00110" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594959v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Satria Sejati" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Imbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0871-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Manso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61591" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0541-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02396778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0972-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Mehenni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Atmani-Kilani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfda.2016.03.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195108v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0428-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059388v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaieb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Candelier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrissans" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000061" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599792v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin-Charbonnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kartika Sari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPD7RHR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597990v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iaych" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645314Y.0000000088" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592555v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.06.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7ZGNFP5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02394441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-014-0787-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;bault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.036" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRTHBSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie P&#233;trissans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0533-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL69FGWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591876v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064070v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V1WVK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593786v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mburu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sirmah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Muisu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5552/drind.2013.1238" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.11.017" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N17X515V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamdem" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J6PZDG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591868v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.026" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN197NF3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593624v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Tchinda Saha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.04.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3W5VPF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932321v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cael" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-05-p910-914" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088872v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nguila-Inari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0324-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D3DCA393F246B55C4E4E043605DE8F3E9BF276D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Iaych" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33446" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-040G5S7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.07.010" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLWPS5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938703v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kipkosgei Sirmah" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23616919" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938151v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohareb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932383v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouddah Poaty" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.02.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS80QV0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883630v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancera" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.01.012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQV4L81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932400v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-009-1149-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A92E818F9B1F51BB3B2F36B388EE67D7C507385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410801940968" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102712v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.11.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5FJ1V85-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938932v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2008.298.a20362" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665414v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.03.007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SJZD8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360377v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQ0BRKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289977v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.03.003" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF23L7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655823v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679215v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattali" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaboura" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674357v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neya" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serraj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02362022v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;li Neya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serraj M" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364120v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boltoeva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trebouet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179319v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179900v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dodeler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boutahar" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128486v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128580v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128501v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128466v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128751v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985670v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bayon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127837v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewono Ludovic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126453v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126451v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126444v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126431v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charbonnier-G&#233;rardin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599971v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600006v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Treu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dibdiakova" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larn&#248;y" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386334v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372599v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446732v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02368865v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohared" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756684v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389061v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753443v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakhsous" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259032v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259035v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259023v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259025v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259024v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02399760v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179279v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747065v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10046" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05505966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanico Hadi Prayogo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci7040167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arip Wijayanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2558125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre Bedounguindzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Edou Engonga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-025-02189-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley-Fleury Ella Nkogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlain Stevy Mikala Mouendou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15030429" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01223-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04867967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdel Aziz Ouattara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobel&#233; Florence Niamke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandji Eliane Marie Fr&#233;d&#233;ric Ahoke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lepetit N&#8217;guessan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106629" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2023.2176519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Azadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04265945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hentges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vinchelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;rardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28176391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040890" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2022.024872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dodeler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brancheriau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutahar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3973-014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Militz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sudo Hadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1872701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03647572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandise Rubini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sandak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2022.102340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2144443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fritsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2022.2132283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Provost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumarcay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ziegler-Devin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yu Boltoeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;bouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126837" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kurkowiak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2022.2125340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasrin Syafii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.014286" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Brennan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01110-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courbalay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villain-Gambier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cosgun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF-2020-0108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Stone Arnaud Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meyo Degboevi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013366" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steinmetz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Villain-Gambier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Klem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123530" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre B&#233;dounguindzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0106" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01172-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119345" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2020005XXXXXX" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Elaieb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Ayed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Freitas Homen de Faria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5338" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.11.238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0916-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherono Chepkwony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Kiprop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01535-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cetera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Faraone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lo Giudice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2090" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edou Engonga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01158-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.07.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Darmawan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01503-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Th&#233;venon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01468-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Thevenon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01429-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00181" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474561v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1468826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Fouda Belinga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michel Njankouo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.078" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02397630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solafa Salman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2017005000027" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jajang Suryana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1128-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Manso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1573-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moraux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01124" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01923645v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00110" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594959v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Satria Sejati" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Imbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0871-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Manso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61591" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02396778v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0972-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532412v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0541-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Mehenni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Atmani-Kilani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfda.2016.03.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sliti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ayadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbi Khouja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195108v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0428-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059388v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaieb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Candelier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrissans" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000061" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599792v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin-Charbonnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kartika Sari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPD7RHR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597990v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iaych" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645314Y.0000000088" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592555v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.06.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7ZGNFP5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02394441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-014-0787-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592754v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593299v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;bault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.036" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRTHBSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064070v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V1WVK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591876v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie P&#233;trissans" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0533-z" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL69FGWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593786v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mburu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sirmah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Muisu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5552/drind.2013.1238" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593789v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kamdem" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J6PZDG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268184v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.11.017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N17X515V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591868v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.026" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN197NF3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593624v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Tchinda Saha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.04.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3W5VPF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932321v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cael" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-05-p910-914" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088872v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nguila-Inari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0324-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D3DCA393F246B55C4E4E043605DE8F3E9BF276D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065232v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.07.010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLWPS5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932369v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Iaych" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33446" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-040G5S7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938703v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kipkosgei Sirmah" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23616919" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938151v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohareb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932383v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouddah Poaty" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.02.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS80QV0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883630v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancera" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.01.012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQV4L81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932400v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-009-1149-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A92E818F9B1F51BB3B2F36B388EE67D7C507385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410801940968" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102712v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.11.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5FJ1V85-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938932v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2008.298.a20362" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665414v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.03.007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SJZD8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655823v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360377v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.006" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQ0BRKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289977v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.03.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF23L7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679215v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattali" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaboura" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674357v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neya" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serraj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02362022v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;li Neya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serraj M" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364120v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boltoeva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trebouet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179319v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179900v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dodeler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boutahar" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128486v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128580v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128501v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128466v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128751v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985670v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bayon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127837v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewono Ludovic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126453v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126451v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126444v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126431v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charbonnier-G&#233;rardin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599971v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600006v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Treu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dibdiakova" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larn&#248;y" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386334v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372599v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446732v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02368865v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohared" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756684v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389061v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753443v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakhsous" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259032v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259035v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259023v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259025v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259024v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02399760v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179279v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747065v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10046" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>